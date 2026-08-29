--- v0 (2026-06-05)
+++ v1 (2026-08-29)
@@ -11,65 +11,398 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="349" uniqueCount="349">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="460" uniqueCount="460">
   <si>
     <t>SO Number</t>
   </si>
   <si>
     <t>Created Date</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Tech Hours</t>
   </si>
   <si>
     <t>Complete</t>
+  </si>
+  <si>
+    <t>P-049138</t>
+  </si>
+  <si>
+    <t>432 Centre St Bath</t>
+  </si>
+  <si>
+    <t>P-048862</t>
+  </si>
+  <si>
+    <t>15 Saunders Way, Westbrook, ME</t>
+  </si>
+  <si>
+    <t>P-048861</t>
+  </si>
+  <si>
+    <t>10 Danforth St Portland</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-039054 </t>
+  </si>
+  <si>
+    <t>95 Main St Gorham</t>
+  </si>
+  <si>
+    <t>P-039171</t>
+  </si>
+  <si>
+    <t>1 Todd Ave, Boothbay Harbor</t>
+  </si>
+  <si>
+    <t>P-046888</t>
+  </si>
+  <si>
+    <t>1 Portland Sq Portland Me 4th Floor</t>
+  </si>
+  <si>
+    <t>P-047892</t>
+  </si>
+  <si>
+    <t>1 Portland Sq Portland Me 5th Floor</t>
+  </si>
+  <si>
+    <t>P-048239</t>
+  </si>
+  <si>
+    <t>55 Washington Portland ME</t>
+  </si>
+  <si>
+    <t>P-047356</t>
+  </si>
+  <si>
+    <t>100 MAIN ST, BRIDGTON, ME</t>
+  </si>
+  <si>
+    <t>P-047351</t>
+  </si>
+  <si>
+    <t>164 York St York ME</t>
+  </si>
+  <si>
+    <t>P-047360</t>
+  </si>
+  <si>
+    <t xml:space="preserve">557 Main St Fryeburg ME </t>
+  </si>
+  <si>
+    <t>P-046889</t>
+  </si>
+  <si>
+    <t>175 Bates St Lewiston, ME</t>
+  </si>
+  <si>
+    <t>P-048542</t>
+  </si>
+  <si>
+    <t xml:space="preserve">602 Main St Gorham </t>
+  </si>
+  <si>
+    <t>P-047358</t>
+  </si>
+  <si>
+    <t>38 Paris St Norway ME</t>
+  </si>
+  <si>
+    <t>P-048359</t>
+  </si>
+  <si>
+    <t>7 Rand Rd Portland, ME</t>
+  </si>
+  <si>
+    <t>P-042781</t>
+  </si>
+  <si>
+    <t>21 POPHAM ST, PORTLAND, ME</t>
+  </si>
+  <si>
+    <t>1 TODD AVE, BOOTHBAY HBR, ME</t>
+  </si>
+  <si>
+    <t>P-048112</t>
+  </si>
+  <si>
+    <t>202 HARLOW ST, BANGOR, ME</t>
+  </si>
+  <si>
+    <t>P-046717</t>
+  </si>
+  <si>
+    <t>2 LEDGEVIEW DR, WESTBROOK, ME</t>
+  </si>
+  <si>
+    <t>P-048226</t>
+  </si>
+  <si>
+    <t>1001 Westbrook St Portland ME</t>
+  </si>
+  <si>
+    <t>P-048132</t>
+  </si>
+  <si>
+    <t>172 Commercial St Portland ME</t>
+  </si>
+  <si>
+    <t>P-047143</t>
+  </si>
+  <si>
+    <t>12 City Center Portland Maine 2nd Floor Suite</t>
+  </si>
+  <si>
+    <t>P-046831</t>
+  </si>
+  <si>
+    <t>100 Middle St Portland</t>
+  </si>
+  <si>
+    <t>P-047191</t>
+  </si>
+  <si>
+    <t>245 Commercial St Portland, ME</t>
+  </si>
+  <si>
+    <t>P-046710</t>
+  </si>
+  <si>
+    <t>75 Washington Portland</t>
+  </si>
+  <si>
+    <t>P-046871</t>
+  </si>
+  <si>
+    <t>88 MAIN ST, BRIDGTON, ME</t>
+  </si>
+  <si>
+    <t>P-047207</t>
+  </si>
+  <si>
+    <t>280 Fore St Portland ME</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-046247 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">60 Summer St Bangor </t>
+  </si>
+  <si>
+    <t>P-046817</t>
+  </si>
+  <si>
+    <t>375 US-1 Kittery, ME</t>
+  </si>
+  <si>
+    <t>P-046064</t>
+  </si>
+  <si>
+    <t>1200 Congress St Portland, ME</t>
+  </si>
+  <si>
+    <t>NONE</t>
+  </si>
+  <si>
+    <t>OVERSIZE LOAD Jay to Portland</t>
+  </si>
+  <si>
+    <t>P-045757</t>
+  </si>
+  <si>
+    <t>21 DONALD B DEAN DR, S PORTLAND, ME</t>
+  </si>
+  <si>
+    <t>P-046213</t>
+  </si>
+  <si>
+    <t>207 Larrabee Rd Westbrook</t>
+  </si>
+  <si>
+    <t>P-039174</t>
+  </si>
+  <si>
+    <t>8 Church St Damariscotta</t>
+  </si>
+  <si>
+    <t>p-030536</t>
+  </si>
+  <si>
+    <t>771 Bath Rd Wiscasset, ME</t>
+  </si>
+  <si>
+    <t>P-046265</t>
+  </si>
+  <si>
+    <t>700 Washington St. Bath, ME</t>
+  </si>
+  <si>
+    <t>P-045860</t>
+  </si>
+  <si>
+    <t>11 Sewall St Augusta, ME</t>
+  </si>
+  <si>
+    <t>P-039177</t>
+  </si>
+  <si>
+    <t>15 Broad St Bath, ME</t>
+  </si>
+  <si>
+    <t>P-038130</t>
+  </si>
+  <si>
+    <t>919 Main St, Waterboro, ME</t>
+  </si>
+  <si>
+    <t>P-038129</t>
+  </si>
+  <si>
+    <t>37 Old Post Rd Kittery, ME</t>
+  </si>
+  <si>
+    <t>P-045133</t>
+  </si>
+  <si>
+    <t>P-039472</t>
+  </si>
+  <si>
+    <t>202 KAGAN DR, BANGOR, ME</t>
+  </si>
+  <si>
+    <t>P-045307</t>
+  </si>
+  <si>
+    <t>295 New Portland Rd Gorham, ME</t>
+  </si>
+  <si>
+    <t>P-044782</t>
+  </si>
+  <si>
+    <t>16 MIDDLE ST, PORTLAND, ME (4TH Floor)</t>
+  </si>
+  <si>
+    <t>P-045744</t>
+  </si>
+  <si>
+    <t>2401 Congress St Portland, ME</t>
+  </si>
+  <si>
+    <t>P-046046</t>
+  </si>
+  <si>
+    <t>217 Commercial St Portland (2nd Floor Suite 200)</t>
+  </si>
+  <si>
+    <t>225917</t>
+  </si>
+  <si>
+    <t>320 Cumberland Ave Portland</t>
+  </si>
+  <si>
+    <t>P-045371</t>
+  </si>
+  <si>
+    <t>46 HARRIMAN DR AUBURN</t>
+  </si>
+  <si>
+    <t>P-045213</t>
+  </si>
+  <si>
+    <t>p-037802</t>
+  </si>
+  <si>
+    <t>32 Jameson Hill Rd OOB Maine</t>
+  </si>
+  <si>
+    <t>p-042783</t>
+  </si>
+  <si>
+    <t>211 Cumberland Ave Portland</t>
+  </si>
+  <si>
+    <t>195373</t>
+  </si>
+  <si>
+    <t>2 Hannaford Dr. Westbrook ME</t>
+  </si>
+  <si>
+    <t>P-043941</t>
+  </si>
+  <si>
+    <t>995 US-1 Scarborough, ME</t>
+  </si>
+  <si>
+    <t>225441</t>
+  </si>
+  <si>
+    <t>48 Commercial St Lewiston, ME</t>
+  </si>
+  <si>
+    <t>P-043936</t>
+  </si>
+  <si>
+    <t>40 Tower Ln Brunswick, ME</t>
+  </si>
+  <si>
+    <t>P-044818</t>
+  </si>
+  <si>
+    <t>10 Wentworth Dr Gorham, ME</t>
+  </si>
+  <si>
+    <t>P-036705</t>
+  </si>
+  <si>
+    <t>2093 CARMEL RD N, NEWBURGH, ME</t>
   </si>
   <si>
     <t>P-036119</t>
   </si>
   <si>
     <t>96 Falmouth St Portland</t>
   </si>
   <si>
     <t>224620</t>
   </si>
   <si>
     <t>1685 Congress St Portland,ME</t>
   </si>
   <si>
     <t>224411</t>
   </si>
   <si>
     <t>112 Orion St, Brunswick, ME</t>
   </si>
   <si>
     <t>212462</t>
   </si>
   <si>
     <t>14 Scarborough Downs Rd. Scarborough, ME</t>
   </si>
@@ -1113,57 +1446,225 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="179">
+  <cellXfs count="235">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="true" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
     </xf>
     <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
       <alignment/>
     </xf>
@@ -1955,3030 +2456,3982 @@
     <col customWidth="true" max="5" min="4" width="20"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="3">
-        <v>46177.54517361111</v>
+        <v>46260.474490740744</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="1">
-        <v>25.00</v>
+        <v>0.00</v>
       </c>
       <c r="E2" s="1" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="4">
-        <v>46170.42607638889</v>
+        <v>46260.466840277775</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1">
-        <v>6.00</v>
+        <v>17.50</v>
       </c>
       <c r="E3" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="5">
-        <v>46170.42524305556</v>
+        <v>46260.36158564815</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="1">
-        <v>15.00</v>
+        <v>38.50</v>
       </c>
       <c r="E4" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="6">
-        <v>46169.45333333333</v>
+        <v>46258.53643518518</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="1">
-        <v>52.00</v>
+        <v>7.00</v>
       </c>
       <c r="E5" s="1" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="7">
-        <v>46168.47642361111</v>
+        <v>46254.40957175926</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1">
-        <v>8.00</v>
+        <v>82.00</v>
       </c>
       <c r="E6" s="1" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="8">
-        <v>46163.47715277778</v>
+        <v>46251.49120370371</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="1">
         <v>0.00</v>
       </c>
       <c r="E7" s="1" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="9">
-        <v>46163.29971064815</v>
+        <v>46251.49048611111</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="1">
-        <v>11.00</v>
+        <v>0.00</v>
       </c>
       <c r="E8" s="1" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="10">
-        <v>46162.69225694444</v>
+        <v>46251.48947916667</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="1">
-        <v>28.00</v>
+        <v>5.50</v>
       </c>
       <c r="E9" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="11">
-        <v>46162.691875</v>
+        <v>46251.487962962965</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="1">
-        <v>9.00</v>
+        <v>0.00</v>
       </c>
       <c r="E10" s="1" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="12">
-        <v>46162.6915625</v>
+        <v>46251.48747685185</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="1">
-        <v>16.00</v>
+        <v>0.00</v>
       </c>
       <c r="E11" s="1" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="13">
-        <v>46162.69112268519</v>
+        <v>46251.48525462963</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="1">
-        <v>4.00</v>
+        <v>0.00</v>
       </c>
       <c r="E12" s="1" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="14">
-        <v>46162.69068287037</v>
+        <v>46251.48390046296</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="1">
-        <v>6.00</v>
+        <v>0.00</v>
       </c>
       <c r="E13" s="1" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="15">
-        <v>46162.69028935185</v>
+        <v>46251.48278935185</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="1">
-        <v>9.00</v>
+        <v>14.00</v>
       </c>
       <c r="E14" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="B15" s="16">
-        <v>46162.689571759256</v>
+        <v>46251.48081018519</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D15" s="1">
         <v>0.00</v>
       </c>
       <c r="E15" s="1" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B16" s="17">
-        <v>46155.587743055556</v>
+        <v>46251.40741898148</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D16" s="1">
-        <v>0.00</v>
+        <v>20.00</v>
       </c>
       <c r="E16" s="1" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B17" s="18">
-        <v>46154.63259259259</v>
+        <v>46251.406701388885</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D17" s="1">
-        <v>72.00</v>
+        <v>51.00</v>
       </c>
       <c r="E17" s="1" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="B18" s="19">
-        <v>46154.63179398148</v>
+        <v>46246.45924768518</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D18" s="1">
-        <v>8.00</v>
+        <v>0.00</v>
       </c>
       <c r="E18" s="1" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B19" s="20">
-        <v>46154.631377314814</v>
+        <v>46246.45868055556</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D19" s="1">
-        <v>12.00</v>
+        <v>24.00</v>
       </c>
       <c r="E19" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="1" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="B20" s="21">
-        <v>46154.629849537036</v>
+        <v>46246.45822916667</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D20" s="1">
-        <v>20.50</v>
+        <v>13.00</v>
       </c>
       <c r="E20" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="1" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B21" s="22">
-        <v>46154.62949074074</v>
+        <v>46246.45763888889</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D21" s="1">
-        <v>4.00</v>
+        <v>0.00</v>
       </c>
       <c r="E21" s="1" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="B22" s="23">
-        <v>46154.49101851852</v>
+        <v>46246.38998842592</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="D22" s="1">
-        <v>31.00</v>
+        <v>10.00</v>
       </c>
       <c r="E22" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="B23" s="24">
-        <v>46153.559375</v>
+        <v>46240.43326388889</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D23" s="1">
-        <v>15.50</v>
+        <v>12.00</v>
       </c>
       <c r="E23" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="B24" s="25">
-        <v>46150.32361111111</v>
+        <v>46239.408425925925</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D24" s="1">
-        <v>17.00</v>
+        <v>12.00</v>
       </c>
       <c r="E24" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="B25" s="26">
-        <v>46150.3224537037</v>
+        <v>46238.4477662037</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D25" s="1">
-        <v>35.00</v>
+        <v>11.00</v>
       </c>
       <c r="E25" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="B26" s="27">
-        <v>46141.40525462963</v>
+        <v>46237.335335648146</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D26" s="1">
-        <v>7.50</v>
+        <v>33.00</v>
       </c>
       <c r="E26" s="1" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="1" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B27" s="28">
-        <v>46140.63202546296</v>
+        <v>46232.45086805556</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D27" s="1">
-        <v>6.00</v>
+        <v>48.00</v>
       </c>
       <c r="E27" s="1" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="1" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B28" s="29">
-        <v>46135.5480787037</v>
+        <v>46225.52789351852</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="D28" s="1">
-        <v>14.00</v>
+        <v>1.00</v>
       </c>
       <c r="E28" s="1" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="1" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B29" s="30">
-        <v>46132.633425925924</v>
+        <v>46225.527395833335</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="D29" s="1">
-        <v>44.00</v>
+        <v>4.00</v>
       </c>
       <c r="E29" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B30" s="31">
-        <v>46125.65565972222</v>
+        <v>46224.55315972222</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D30" s="1">
-        <v>40.00</v>
+        <v>12.00</v>
       </c>
       <c r="E30" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="1" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B31" s="32">
-        <v>46125.655324074076</v>
+        <v>46219.39325231482</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="D31" s="1">
-        <v>112.00</v>
+        <v>15.00</v>
       </c>
       <c r="E31" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="1" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B32" s="33">
-        <v>46125.65489583334</v>
+        <v>46210.48652777778</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="D32" s="1">
-        <v>28.50</v>
+        <v>0.00</v>
       </c>
       <c r="E32" s="1" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="1" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B33" s="34">
-        <v>46125.6540625</v>
+        <v>46210.4422337963</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D33" s="1">
-        <v>16.00</v>
+        <v>18.00</v>
       </c>
       <c r="E33" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="1" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="B34" s="35">
-        <v>46112.635150462964</v>
+        <v>46210.43885416666</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="D34" s="1">
-        <v>18.00</v>
+        <v>10.00</v>
       </c>
       <c r="E34" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="1" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="B35" s="36">
-        <v>46111.4596875</v>
+        <v>46210.43827546296</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="D35" s="1">
-        <v>19.00</v>
+        <v>21.50</v>
       </c>
       <c r="E35" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="1" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B36" s="37">
-        <v>46111.41862268518</v>
+        <v>46203.42886574074</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D36" s="1">
-        <v>6.00</v>
+        <v>47.00</v>
       </c>
       <c r="E36" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="1" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="B37" s="38">
-        <v>46111.40076388889</v>
+        <v>46196.69798611111</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="D37" s="1">
-        <v>21.00</v>
+        <v>2.00</v>
       </c>
       <c r="E37" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="1" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="B38" s="39">
-        <v>46105.39915509259</v>
+        <v>46196.56497685185</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="D38" s="1">
-        <v>5.00</v>
+        <v>3.00</v>
       </c>
       <c r="E38" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="1" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="B39" s="40">
-        <v>46105.39871527778</v>
+        <v>46196.55003472222</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="D39" s="1">
-        <v>4.00</v>
+        <v>24.00</v>
       </c>
       <c r="E39" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="1" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="B40" s="41">
-        <v>46104.66229166667</v>
+        <v>46196.549375</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D40" s="1">
-        <v>10.00</v>
+        <v>19.00</v>
       </c>
       <c r="E40" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="1" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="B41" s="42">
-        <v>46102.539189814815</v>
+        <v>46196.54895833333</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="D41" s="1">
-        <v>12.00</v>
+        <v>20.00</v>
       </c>
       <c r="E41" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="1" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="B42" s="43">
-        <v>46100.49818287037</v>
+        <v>46196.475497685184</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="D42" s="1">
-        <v>10.00</v>
+        <v>2.00</v>
       </c>
       <c r="E42" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="1" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="B43" s="44">
-        <v>46098.31636574074</v>
+        <v>46196.43655092592</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D43" s="1">
-        <v>10.00</v>
+        <v>49.00</v>
       </c>
       <c r="E43" s="1" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="1" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B44" s="45">
-        <v>46090.52481481482</v>
+        <v>46195.61</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="D44" s="1">
-        <v>12.00</v>
+        <v>20.00</v>
       </c>
       <c r="E44" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="1" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B45" s="46">
-        <v>46090.52439814815</v>
+        <v>46195.607199074075</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="D45" s="1">
-        <v>6.00</v>
+        <v>7.50</v>
       </c>
       <c r="E45" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="1" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="B46" s="47">
-        <v>46090.523935185185</v>
+        <v>46195.60627314815</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="D46" s="1">
-        <v>43.00</v>
+        <v>8.00</v>
       </c>
       <c r="E46" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="1" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="B47" s="48">
-        <v>46090.5234375</v>
+        <v>46191.46644675926</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="D47" s="1">
-        <v>9.00</v>
+        <v>17.00</v>
       </c>
       <c r="E47" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="1" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="B48" s="49">
-        <v>46090.522569444445</v>
+        <v>46191.43953703704</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="D48" s="1">
-        <v>24.50</v>
+        <v>2.00</v>
       </c>
       <c r="E48" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="1" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="B49" s="50">
-        <v>46090.52179398148</v>
+        <v>46191.43908564815</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="D49" s="1">
-        <v>3.00</v>
+        <v>10.00</v>
       </c>
       <c r="E49" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="1" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="B50" s="51">
-        <v>46090.520474537036</v>
+        <v>46191.43850694445</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="D50" s="1">
-        <v>12.00</v>
+        <v>6.00</v>
       </c>
       <c r="E50" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="1" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B51" s="52">
-        <v>46090.51994212963</v>
+        <v>46190.364282407405</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="D51" s="1">
-        <v>2.00</v>
+        <v>0.00</v>
       </c>
       <c r="E51" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="1" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="B52" s="53">
-        <v>46084.40846064815</v>
+        <v>46189.543391203704</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="D52" s="1">
-        <v>10.00</v>
+        <v>21.00</v>
       </c>
       <c r="E52" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="1" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B53" s="54">
-        <v>46079.63563657407</v>
+        <v>46189.29722222222</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="D53" s="1">
-        <v>38.00</v>
+        <v>46.00</v>
       </c>
       <c r="E53" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="1" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B54" s="55">
-        <v>46076.64501157407</v>
+        <v>46188.53847222222</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="D54" s="1">
         <v>18.00</v>
       </c>
       <c r="E54" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="1" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="B55" s="56">
-        <v>46072.49946759259</v>
+        <v>46184.412824074076</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="D55" s="1">
-        <v>29.00</v>
+        <v>16.00</v>
       </c>
       <c r="E55" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="1" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B56" s="57">
-        <v>46072.49903935185</v>
+        <v>46182.61834490741</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="D56" s="1">
-        <v>12.00</v>
+        <v>17.00</v>
       </c>
       <c r="E56" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="1" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B57" s="58">
-        <v>46071.36959490741</v>
+        <v>46182.61461805556</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="D57" s="1">
-        <v>13.00</v>
+        <v>22.00</v>
       </c>
       <c r="E57" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="1" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B58" s="59">
-        <v>46065.54414351852</v>
+        <v>46182.61388888889</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="D58" s="1">
-        <v>16.00</v>
+        <v>32.00</v>
       </c>
       <c r="E58" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="1" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="B59" s="60">
-        <v>46065.5434375</v>
+        <v>46177.54517361111</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="D59" s="1">
-        <v>15.00</v>
+        <v>25.00</v>
       </c>
       <c r="E59" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="1" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="B60" s="61">
-        <v>46064.550717592596</v>
+        <v>46170.42607638889</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="D60" s="1">
         <v>6.00</v>
       </c>
       <c r="E60" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="1" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="B61" s="62">
-        <v>46062.545949074076</v>
+        <v>46170.42524305556</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="D61" s="1">
-        <v>9.00</v>
+        <v>15.00</v>
       </c>
       <c r="E61" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="1" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="B62" s="63">
-        <v>46055.42539351852</v>
+        <v>46169.45333333333</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="D62" s="1">
-        <v>12.00</v>
+        <v>57.00</v>
       </c>
       <c r="E62" s="1" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="1" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="B63" s="64">
-        <v>46055.42503472222</v>
+        <v>46168.47642361111</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="D63" s="1">
-        <v>12.00</v>
+        <v>46.00</v>
       </c>
       <c r="E63" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="1" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="B64" s="65">
-        <v>46055.42465277778</v>
+        <v>46163.47715277778</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="D64" s="1">
-        <v>22.00</v>
+        <v>0.00</v>
       </c>
       <c r="E64" s="1" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="1" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B65" s="66">
-        <v>46055.42417824074</v>
+        <v>46163.29971064815</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="D65" s="1">
-        <v>11.50</v>
+        <v>11.00</v>
       </c>
       <c r="E65" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="1" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="B66" s="67">
-        <v>46051.51758101852</v>
+        <v>46162.69225694444</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="D66" s="1">
-        <v>4.00</v>
+        <v>28.00</v>
       </c>
       <c r="E66" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="1" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="B67" s="68">
-        <v>46049.63222222222</v>
+        <v>46162.691875</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="D67" s="1">
-        <v>10.00</v>
+        <v>9.00</v>
       </c>
       <c r="E67" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="1" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="B68" s="69">
-        <v>46049.631215277775</v>
+        <v>46162.6915625</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="D68" s="1">
-        <v>19.00</v>
+        <v>16.00</v>
       </c>
       <c r="E68" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="1" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B69" s="70">
-        <v>46049.62328703704</v>
+        <v>46162.69112268519</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="D69" s="1">
-        <v>45.00</v>
+        <v>4.00</v>
       </c>
       <c r="E69" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="1" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="B70" s="71">
-        <v>46049.622569444444</v>
+        <v>46162.69068287037</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="D70" s="1">
         <v>6.00</v>
       </c>
       <c r="E70" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="1" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="B71" s="72">
-        <v>46049.5528125</v>
+        <v>46162.69028935185</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="D71" s="1">
-        <v>24.00</v>
+        <v>9.00</v>
       </c>
       <c r="E71" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="1" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="B72" s="73">
-        <v>46049.52885416667</v>
+        <v>46155.587743055556</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="D72" s="1">
-        <v>6.00</v>
+        <v>24.00</v>
       </c>
       <c r="E72" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="1" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="B73" s="74">
-        <v>46044.39780092592</v>
+        <v>46154.63259259259</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="D73" s="1">
-        <v>15.00</v>
+        <v>72.00</v>
       </c>
       <c r="E73" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="1" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B74" s="75">
-        <v>46035.47493055555</v>
+        <v>46154.63179398148</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="D74" s="1">
-        <v>6.00</v>
+        <v>8.00</v>
       </c>
       <c r="E74" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="1" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="B75" s="76">
-        <v>46035.3774537037</v>
+        <v>46154.631377314814</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="D75" s="1">
-        <v>10.00</v>
+        <v>12.00</v>
       </c>
       <c r="E75" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="1" t="s">
-        <v>146</v>
+        <v>126</v>
       </c>
       <c r="B76" s="77">
-        <v>46035.376597222225</v>
+        <v>46154.629849537036</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="D76" s="1">
-        <v>21.00</v>
+        <v>20.50</v>
       </c>
       <c r="E76" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="1" t="s">
-        <v>148</v>
+        <v>126</v>
       </c>
       <c r="B77" s="78">
-        <v>46024.709016203706</v>
+        <v>46154.62949074074</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D77" s="1">
-        <v>28.00</v>
+        <v>4.00</v>
       </c>
       <c r="E77" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="1" t="s">
-        <v>150</v>
+        <v>126</v>
       </c>
       <c r="B78" s="79">
-        <v>46024.70847222222</v>
+        <v>46154.49101851852</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D78" s="1">
-        <v>5.00</v>
+        <v>31.00</v>
       </c>
       <c r="E78" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B79" s="80">
-        <v>46022.44241898148</v>
+        <v>46153.559375</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D79" s="1">
-        <v>9.00</v>
+        <v>15.50</v>
       </c>
       <c r="E79" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B80" s="81">
-        <v>46007.45538194444</v>
+        <v>46150.32361111111</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D80" s="1">
-        <v>54.00</v>
+        <v>17.00</v>
       </c>
       <c r="E80" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B81" s="82">
-        <v>46007.45515046296</v>
+        <v>46150.3224537037</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D81" s="1">
-        <v>32.00</v>
+        <v>35.00</v>
       </c>
       <c r="E81" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B82" s="83">
-        <v>46007.45494212963</v>
+        <v>46141.40525462963</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D82" s="1">
-        <v>6.00</v>
+        <v>7.50</v>
       </c>
       <c r="E82" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B83" s="84">
-        <v>46007.4546875</v>
+        <v>46140.63202546296</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D83" s="1">
-        <v>12.00</v>
+        <v>6.00</v>
       </c>
       <c r="E83" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B84" s="85">
-        <v>46007.45445601852</v>
+        <v>46135.5480787037</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D84" s="1">
-        <v>12.00</v>
+        <v>14.00</v>
       </c>
       <c r="E84" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B85" s="86">
-        <v>46007.453877314816</v>
+        <v>46132.633425925924</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D85" s="1">
-        <v>6.00</v>
+        <v>44.00</v>
       </c>
       <c r="E85" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B86" s="87">
-        <v>46007.45363425926</v>
+        <v>46125.65565972222</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D86" s="1">
-        <v>12.00</v>
+        <v>40.00</v>
       </c>
       <c r="E86" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B87" s="88">
-        <v>46007.4533912037</v>
+        <v>46125.655324074076</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D87" s="1">
-        <v>12.00</v>
+        <v>112.00</v>
       </c>
       <c r="E87" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B88" s="89">
-        <v>46007.453055555554</v>
+        <v>46125.65489583334</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D88" s="1">
-        <v>26.00</v>
+        <v>28.50</v>
       </c>
       <c r="E88" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B89" s="90">
-        <v>46007.45282407408</v>
+        <v>46125.6540625</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D89" s="1">
-        <v>12.00</v>
+        <v>16.00</v>
       </c>
       <c r="E89" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B90" s="91">
-        <v>46007.45260416667</v>
+        <v>46112.635150462964</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D90" s="1">
-        <v>16.00</v>
+        <v>18.00</v>
       </c>
       <c r="E90" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B91" s="92">
-        <v>46007.4522337963</v>
+        <v>46111.4596875</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D91" s="1">
-        <v>0.00</v>
+        <v>19.00</v>
       </c>
       <c r="E91" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B92" s="93">
-        <v>46007.45195601852</v>
+        <v>46111.41862268518</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D92" s="1">
-        <v>8.00</v>
+        <v>6.00</v>
       </c>
       <c r="E92" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B93" s="94">
-        <v>46007.45165509259</v>
+        <v>46111.40076388889</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D93" s="1">
-        <v>24.00</v>
+        <v>21.00</v>
       </c>
       <c r="E93" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B94" s="95">
-        <v>46007.45143518518</v>
+        <v>46105.39915509259</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D94" s="1">
-        <v>24.00</v>
+        <v>5.00</v>
       </c>
       <c r="E94" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="1" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B95" s="96">
-        <v>46007.45108796296</v>
+        <v>46105.39871527778</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>185</v>
       </c>
       <c r="D95" s="1">
-        <v>9.00</v>
+        <v>4.00</v>
       </c>
       <c r="E95" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="1" t="s">
         <v>186</v>
       </c>
       <c r="B96" s="97">
-        <v>46007.45086805556</v>
+        <v>46104.66229166667</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>187</v>
       </c>
       <c r="D96" s="1">
-        <v>12.00</v>
+        <v>10.00</v>
       </c>
       <c r="E96" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="1" t="s">
         <v>188</v>
       </c>
       <c r="B97" s="98">
-        <v>46002.51938657407</v>
+        <v>46102.539189814815</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D97" s="1">
-        <v>24.00</v>
+        <v>12.00</v>
       </c>
       <c r="E97" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="1" t="s">
         <v>190</v>
       </c>
       <c r="B98" s="99">
-        <v>46002.51846064815</v>
+        <v>46100.49818287037</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>191</v>
       </c>
       <c r="D98" s="1">
-        <v>9.00</v>
+        <v>10.00</v>
       </c>
       <c r="E98" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="1" t="s">
         <v>192</v>
       </c>
       <c r="B99" s="100">
-        <v>46002.51181712963</v>
+        <v>46098.31636574074</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>193</v>
       </c>
       <c r="D99" s="1">
-        <v>0.00</v>
+        <v>10.00</v>
       </c>
       <c r="E99" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="1" t="s">
         <v>194</v>
       </c>
       <c r="B100" s="101">
-        <v>46002.511296296296</v>
+        <v>46090.52481481482</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>195</v>
       </c>
       <c r="D100" s="1">
-        <v>4.00</v>
+        <v>12.00</v>
       </c>
       <c r="E100" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="1" t="s">
         <v>196</v>
       </c>
       <c r="B101" s="102">
-        <v>45995.57579861111</v>
+        <v>46090.52439814815</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>197</v>
       </c>
       <c r="D101" s="1">
-        <v>0.00</v>
+        <v>6.00</v>
       </c>
       <c r="E101" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B102" s="103">
+        <v>46090.523935185185</v>
+      </c>
+      <c r="C102" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="B102" s="103">
-[...4 lines deleted...]
-      </c>
       <c r="D102" s="1">
-        <v>39.00</v>
+        <v>43.00</v>
       </c>
       <c r="E102" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B103" s="104">
+        <v>46090.5234375</v>
+      </c>
+      <c r="C103" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="B103" s="104">
-[...4 lines deleted...]
-      </c>
       <c r="D103" s="1">
-        <v>3.00</v>
+        <v>9.00</v>
       </c>
       <c r="E103" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B104" s="105">
+        <v>46090.522569444445</v>
+      </c>
+      <c r="C104" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="B104" s="105">
-[...4 lines deleted...]
-      </c>
       <c r="D104" s="1">
-        <v>10.00</v>
+        <v>24.50</v>
       </c>
       <c r="E104" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B105" s="106">
+        <v>46090.52179398148</v>
+      </c>
+      <c r="C105" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="B105" s="106">
-[...4 lines deleted...]
-      </c>
       <c r="D105" s="1">
-        <v>8.00</v>
+        <v>3.00</v>
       </c>
       <c r="E105" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="B106" s="107">
+        <v>46090.520474537036</v>
+      </c>
+      <c r="C106" s="1" t="s">
         <v>206</v>
-      </c>
-[...4 lines deleted...]
-        <v>207</v>
       </c>
       <c r="D106" s="1">
         <v>12.00</v>
       </c>
       <c r="E106" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B107" s="108">
+        <v>46090.51994212963</v>
+      </c>
+      <c r="C107" s="1" t="s">
         <v>208</v>
       </c>
-      <c r="B107" s="108">
-[...4 lines deleted...]
-      </c>
       <c r="D107" s="1">
-        <v>30.00</v>
+        <v>2.00</v>
       </c>
       <c r="E107" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B108" s="109">
+        <v>46084.40846064815</v>
+      </c>
+      <c r="C108" s="1" t="s">
         <v>210</v>
-      </c>
-[...4 lines deleted...]
-        <v>211</v>
       </c>
       <c r="D108" s="1">
         <v>10.00</v>
       </c>
       <c r="E108" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B109" s="110">
+        <v>46079.63563657407</v>
+      </c>
+      <c r="C109" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="B109" s="110">
-[...4 lines deleted...]
-      </c>
       <c r="D109" s="1">
-        <v>6.00</v>
+        <v>38.00</v>
       </c>
       <c r="E109" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="B110" s="111">
+        <v>46076.64501157407</v>
+      </c>
+      <c r="C110" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="B110" s="111">
-[...4 lines deleted...]
-      </c>
       <c r="D110" s="1">
-        <v>10.00</v>
+        <v>18.00</v>
       </c>
       <c r="E110" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B111" s="112">
+        <v>46072.49946759259</v>
+      </c>
+      <c r="C111" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="B111" s="112">
-[...4 lines deleted...]
-      </c>
       <c r="D111" s="1">
-        <v>10.00</v>
+        <v>29.00</v>
       </c>
       <c r="E111" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="B112" s="113">
+        <v>46072.49903935185</v>
+      </c>
+      <c r="C112" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="B112" s="113">
-[...4 lines deleted...]
-      </c>
       <c r="D112" s="1">
-        <v>28.00</v>
+        <v>12.00</v>
       </c>
       <c r="E112" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="B113" s="114">
+        <v>46071.36959490741</v>
+      </c>
+      <c r="C113" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="B113" s="114">
-[...4 lines deleted...]
-      </c>
       <c r="D113" s="1">
-        <v>6.00</v>
+        <v>13.00</v>
       </c>
       <c r="E113" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="B114" s="115">
+        <v>46065.54414351852</v>
+      </c>
+      <c r="C114" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="B114" s="115">
-[...4 lines deleted...]
-      </c>
       <c r="D114" s="1">
-        <v>4.00</v>
+        <v>16.00</v>
       </c>
       <c r="E114" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="B115" s="116">
+        <v>46065.5434375</v>
+      </c>
+      <c r="C115" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="B115" s="116">
-[...4 lines deleted...]
-      </c>
       <c r="D115" s="1">
-        <v>4.00</v>
+        <v>15.00</v>
       </c>
       <c r="E115" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B116" s="117">
+        <v>46064.550717592596</v>
+      </c>
+      <c r="C116" s="1" t="s">
         <v>226</v>
       </c>
-      <c r="B116" s="117">
-[...4 lines deleted...]
-      </c>
       <c r="D116" s="1">
-        <v>16.00</v>
+        <v>6.00</v>
       </c>
       <c r="E116" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="B117" s="118">
+        <v>46062.545949074076</v>
+      </c>
+      <c r="C117" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="B117" s="118">
-[...4 lines deleted...]
-      </c>
       <c r="D117" s="1">
-        <v>4.00</v>
+        <v>9.00</v>
       </c>
       <c r="E117" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="B118" s="119">
+        <v>46055.42539351852</v>
+      </c>
+      <c r="C118" s="1" t="s">
         <v>230</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="D118" s="1">
         <v>12.00</v>
       </c>
       <c r="E118" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B119" s="120">
+        <v>46055.42503472222</v>
+      </c>
+      <c r="C119" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="B119" s="120">
-[...4 lines deleted...]
-      </c>
       <c r="D119" s="1">
-        <v>15.00</v>
+        <v>12.00</v>
       </c>
       <c r="E119" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="B120" s="121">
+        <v>46055.42465277778</v>
+      </c>
+      <c r="C120" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="B120" s="121">
-[...4 lines deleted...]
-      </c>
       <c r="D120" s="1">
-        <v>17.00</v>
+        <v>22.00</v>
       </c>
       <c r="E120" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="B121" s="122">
+        <v>46055.42417824074</v>
+      </c>
+      <c r="C121" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="B121" s="122">
-[...4 lines deleted...]
-      </c>
       <c r="D121" s="1">
-        <v>16.00</v>
+        <v>11.50</v>
       </c>
       <c r="E121" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B122" s="123">
+        <v>46051.51758101852</v>
+      </c>
+      <c r="C122" s="1" t="s">
         <v>238</v>
       </c>
-      <c r="B122" s="123">
-[...4 lines deleted...]
-      </c>
       <c r="D122" s="1">
-        <v>56.00</v>
+        <v>4.00</v>
       </c>
       <c r="E122" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="B123" s="124">
+        <v>46049.63222222222</v>
+      </c>
+      <c r="C123" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="B123" s="124">
-[...4 lines deleted...]
-      </c>
       <c r="D123" s="1">
-        <v>6.00</v>
+        <v>10.00</v>
       </c>
       <c r="E123" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="B124" s="125">
+        <v>46049.631215277775</v>
+      </c>
+      <c r="C124" s="1" t="s">
         <v>242</v>
       </c>
-      <c r="B124" s="125">
-[...4 lines deleted...]
-      </c>
       <c r="D124" s="1">
-        <v>4.00</v>
+        <v>19.00</v>
       </c>
       <c r="E124" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="B125" s="126">
+        <v>46049.62328703704</v>
+      </c>
+      <c r="C125" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="B125" s="126">
-[...4 lines deleted...]
-      </c>
       <c r="D125" s="1">
-        <v>8.00</v>
+        <v>45.00</v>
       </c>
       <c r="E125" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="B126" s="127">
+        <v>46049.622569444444</v>
+      </c>
+      <c r="C126" s="1" t="s">
         <v>246</v>
-      </c>
-[...4 lines deleted...]
-        <v>247</v>
       </c>
       <c r="D126" s="1">
         <v>6.00</v>
       </c>
       <c r="E126" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="B127" s="128">
+        <v>46049.5528125</v>
+      </c>
+      <c r="C127" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="B127" s="128">
-[...4 lines deleted...]
-      </c>
       <c r="D127" s="1">
-        <v>21.00</v>
+        <v>24.00</v>
       </c>
       <c r="E127" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="B128" s="129">
+        <v>46049.52885416667</v>
+      </c>
+      <c r="C128" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="B128" s="129">
-[...4 lines deleted...]
-      </c>
       <c r="D128" s="1">
-        <v>12.00</v>
+        <v>6.00</v>
       </c>
       <c r="E128" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="B129" s="130">
+        <v>46044.39780092592</v>
+      </c>
+      <c r="C129" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="B129" s="130">
-[...4 lines deleted...]
-      </c>
       <c r="D129" s="1">
-        <v>24.00</v>
+        <v>15.00</v>
       </c>
       <c r="E129" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="B130" s="131">
+        <v>46035.47493055555</v>
+      </c>
+      <c r="C130" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="B130" s="131">
-[...4 lines deleted...]
-      </c>
       <c r="D130" s="1">
-        <v>14.00</v>
+        <v>6.00</v>
       </c>
       <c r="E130" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="B131" s="132">
+        <v>46035.3774537037</v>
+      </c>
+      <c r="C131" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="B131" s="132">
-[...4 lines deleted...]
-      </c>
       <c r="D131" s="1">
-        <v>8.00</v>
+        <v>10.00</v>
       </c>
       <c r="E131" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="B132" s="133">
+        <v>46035.376597222225</v>
+      </c>
+      <c r="C132" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="B132" s="133">
-[...4 lines deleted...]
-      </c>
       <c r="D132" s="1">
-        <v>20.00</v>
+        <v>21.00</v>
       </c>
       <c r="E132" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="B133" s="134">
+        <v>46024.709016203706</v>
+      </c>
+      <c r="C133" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="B133" s="134">
-[...4 lines deleted...]
-      </c>
       <c r="D133" s="1">
-        <v>30.00</v>
+        <v>28.00</v>
       </c>
       <c r="E133" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="B134" s="135">
+        <v>46024.70847222222</v>
+      </c>
+      <c r="C134" s="1" t="s">
         <v>262</v>
       </c>
-      <c r="B134" s="135">
-[...4 lines deleted...]
-      </c>
       <c r="D134" s="1">
-        <v>4.00</v>
+        <v>5.00</v>
       </c>
       <c r="E134" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="B135" s="136">
+        <v>46022.44241898148</v>
+      </c>
+      <c r="C135" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="B135" s="136">
-[...4 lines deleted...]
-      </c>
       <c r="D135" s="1">
-        <v>12.00</v>
+        <v>9.00</v>
       </c>
       <c r="E135" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="B136" s="137">
+        <v>46007.45538194444</v>
+      </c>
+      <c r="C136" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="B136" s="137">
-[...4 lines deleted...]
-      </c>
       <c r="D136" s="1">
-        <v>28.00</v>
+        <v>54.00</v>
       </c>
       <c r="E136" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="B137" s="138">
+        <v>46007.45515046296</v>
+      </c>
+      <c r="C137" s="1" t="s">
         <v>268</v>
       </c>
-      <c r="B137" s="138">
-[...4 lines deleted...]
-      </c>
       <c r="D137" s="1">
-        <v>12.00</v>
+        <v>32.00</v>
       </c>
       <c r="E137" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="B138" s="139">
+        <v>46007.45494212963</v>
+      </c>
+      <c r="C138" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="B138" s="139">
-[...4 lines deleted...]
-      </c>
       <c r="D138" s="1">
-        <v>4.00</v>
+        <v>6.00</v>
       </c>
       <c r="E138" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="B139" s="140">
+        <v>46007.4546875</v>
+      </c>
+      <c r="C139" s="1" t="s">
         <v>272</v>
       </c>
-      <c r="B139" s="140">
-[...4 lines deleted...]
-      </c>
       <c r="D139" s="1">
-        <v>0.00</v>
+        <v>12.00</v>
       </c>
       <c r="E139" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="B140" s="141">
+        <v>46007.45445601852</v>
+      </c>
+      <c r="C140" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="B140" s="141">
-[...4 lines deleted...]
-      </c>
       <c r="D140" s="1">
-        <v>4.00</v>
+        <v>12.00</v>
       </c>
       <c r="E140" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="B141" s="142">
+        <v>46007.453877314816</v>
+      </c>
+      <c r="C141" s="1" t="s">
         <v>276</v>
       </c>
-      <c r="B141" s="142">
-[...4 lines deleted...]
-      </c>
       <c r="D141" s="1">
-        <v>16.00</v>
+        <v>6.00</v>
       </c>
       <c r="E141" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="B142" s="143">
+        <v>46007.45363425926</v>
+      </c>
+      <c r="C142" s="1" t="s">
         <v>278</v>
       </c>
-      <c r="B142" s="143">
-[...4 lines deleted...]
-      </c>
       <c r="D142" s="1">
-        <v>10.00</v>
+        <v>12.00</v>
       </c>
       <c r="E142" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="B143" s="144">
+        <v>46007.4533912037</v>
+      </c>
+      <c r="C143" s="1" t="s">
         <v>280</v>
       </c>
-      <c r="B143" s="144">
-[...4 lines deleted...]
-      </c>
       <c r="D143" s="1">
-        <v>4.00</v>
+        <v>12.00</v>
       </c>
       <c r="E143" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="B144" s="145">
+        <v>46007.453055555554</v>
+      </c>
+      <c r="C144" s="1" t="s">
         <v>282</v>
       </c>
-      <c r="B144" s="145">
-[...4 lines deleted...]
-      </c>
       <c r="D144" s="1">
-        <v>15.00</v>
+        <v>26.00</v>
       </c>
       <c r="E144" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="B145" s="146">
+        <v>46007.45282407408</v>
+      </c>
+      <c r="C145" s="1" t="s">
         <v>284</v>
       </c>
-      <c r="B145" s="146">
-[...4 lines deleted...]
-      </c>
       <c r="D145" s="1">
-        <v>14.00</v>
+        <v>12.00</v>
       </c>
       <c r="E145" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="B146" s="147">
+        <v>46007.45260416667</v>
+      </c>
+      <c r="C146" s="1" t="s">
         <v>286</v>
       </c>
-      <c r="B146" s="147">
-[...4 lines deleted...]
-      </c>
       <c r="D146" s="1">
-        <v>28.00</v>
+        <v>16.00</v>
       </c>
       <c r="E146" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="B147" s="148">
+        <v>46007.4522337963</v>
+      </c>
+      <c r="C147" s="1" t="s">
         <v>288</v>
       </c>
-      <c r="B147" s="148">
-[...4 lines deleted...]
-      </c>
       <c r="D147" s="1">
-        <v>18.00</v>
+        <v>0.00</v>
       </c>
       <c r="E147" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="B148" s="149">
+        <v>46007.45195601852</v>
+      </c>
+      <c r="C148" s="1" t="s">
         <v>290</v>
       </c>
-      <c r="B148" s="149">
-[...4 lines deleted...]
-      </c>
       <c r="D148" s="1">
-        <v>88.00</v>
+        <v>8.00</v>
       </c>
       <c r="E148" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="B149" s="150">
+        <v>46007.45165509259</v>
+      </c>
+      <c r="C149" s="1" t="s">
         <v>292</v>
       </c>
-      <c r="B149" s="150">
-[...4 lines deleted...]
-      </c>
       <c r="D149" s="1">
-        <v>37.00</v>
+        <v>24.00</v>
       </c>
       <c r="E149" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="B150" s="151">
+        <v>46007.45143518518</v>
+      </c>
+      <c r="C150" s="1" t="s">
         <v>294</v>
       </c>
-      <c r="B150" s="151">
-[...4 lines deleted...]
-      </c>
       <c r="D150" s="1">
-        <v>8.00</v>
+        <v>24.00</v>
       </c>
       <c r="E150" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="B151" s="152">
+        <v>46007.45108796296</v>
+      </c>
+      <c r="C151" s="1" t="s">
         <v>296</v>
       </c>
-      <c r="B151" s="152">
-[...4 lines deleted...]
-      </c>
       <c r="D151" s="1">
-        <v>8.00</v>
+        <v>9.00</v>
       </c>
       <c r="E151" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B152" s="153">
+        <v>46007.45086805556</v>
+      </c>
+      <c r="C152" s="1" t="s">
         <v>298</v>
       </c>
-      <c r="B152" s="153">
-[...4 lines deleted...]
-      </c>
       <c r="D152" s="1">
-        <v>20.00</v>
+        <v>12.00</v>
       </c>
       <c r="E152" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B153" s="154">
+        <v>46002.51938657407</v>
+      </c>
+      <c r="C153" s="1" t="s">
         <v>300</v>
       </c>
-      <c r="B153" s="154">
-[...4 lines deleted...]
-      </c>
       <c r="D153" s="1">
-        <v>0.00</v>
+        <v>24.00</v>
       </c>
       <c r="E153" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="B154" s="155">
+        <v>46002.51846064815</v>
+      </c>
+      <c r="C154" s="1" t="s">
         <v>302</v>
       </c>
-      <c r="B154" s="155">
-[...4 lines deleted...]
-      </c>
       <c r="D154" s="1">
-        <v>20.00</v>
+        <v>9.00</v>
       </c>
       <c r="E154" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="B155" s="156">
+        <v>46002.51181712963</v>
+      </c>
+      <c r="C155" s="1" t="s">
         <v>304</v>
       </c>
-      <c r="B155" s="156">
-[...4 lines deleted...]
-      </c>
       <c r="D155" s="1">
-        <v>22.00</v>
+        <v>0.00</v>
       </c>
       <c r="E155" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="B156" s="157">
+        <v>46002.511296296296</v>
+      </c>
+      <c r="C156" s="1" t="s">
         <v>306</v>
       </c>
-      <c r="B156" s="157">
-[...4 lines deleted...]
-      </c>
       <c r="D156" s="1">
-        <v>20.00</v>
+        <v>4.00</v>
       </c>
       <c r="E156" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="B157" s="158">
+        <v>45995.57579861111</v>
+      </c>
+      <c r="C157" s="1" t="s">
         <v>308</v>
       </c>
-      <c r="B157" s="158">
-[...4 lines deleted...]
-      </c>
       <c r="D157" s="1">
-        <v>26.00</v>
+        <v>0.00</v>
       </c>
       <c r="E157" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="B158" s="159">
+        <v>45993.52888888889</v>
+      </c>
+      <c r="C158" s="1" t="s">
         <v>310</v>
       </c>
-      <c r="B158" s="159">
-[...4 lines deleted...]
-      </c>
       <c r="D158" s="1">
-        <v>0.00</v>
+        <v>39.00</v>
       </c>
       <c r="E158" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="B159" s="160">
+        <v>45993.5284837963</v>
+      </c>
+      <c r="C159" s="1" t="s">
         <v>312</v>
       </c>
-      <c r="B159" s="160">
-[...4 lines deleted...]
-      </c>
       <c r="D159" s="1">
-        <v>20.00</v>
+        <v>3.00</v>
       </c>
       <c r="E159" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="B160" s="161">
+        <v>45993.52793981481</v>
+      </c>
+      <c r="C160" s="1" t="s">
         <v>314</v>
       </c>
-      <c r="B160" s="161">
-[...4 lines deleted...]
-      </c>
       <c r="D160" s="1">
-        <v>16.00</v>
+        <v>10.00</v>
       </c>
       <c r="E160" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="B161" s="162">
+        <v>45992.50377314815</v>
+      </c>
+      <c r="C161" s="1" t="s">
         <v>316</v>
       </c>
-      <c r="B161" s="162">
-[...4 lines deleted...]
-      </c>
       <c r="D161" s="1">
-        <v>14.00</v>
+        <v>8.00</v>
       </c>
       <c r="E161" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="B162" s="163">
+        <v>45992.413148148145</v>
+      </c>
+      <c r="C162" s="1" t="s">
         <v>318</v>
       </c>
-      <c r="B162" s="163">
-[...4 lines deleted...]
-      </c>
       <c r="D162" s="1">
-        <v>65.00</v>
+        <v>12.00</v>
       </c>
       <c r="E162" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="B163" s="164">
+        <v>45981.30930555556</v>
+      </c>
+      <c r="C163" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="B163" s="164">
-[...4 lines deleted...]
-      </c>
       <c r="D163" s="1">
-        <v>0.00</v>
+        <v>30.00</v>
       </c>
       <c r="E163" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="B164" s="165">
+        <v>45981.30898148148</v>
+      </c>
+      <c r="C164" s="1" t="s">
         <v>322</v>
       </c>
-      <c r="B164" s="165">
-[...4 lines deleted...]
-      </c>
       <c r="D164" s="1">
-        <v>6.00</v>
+        <v>10.00</v>
       </c>
       <c r="E164" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="B165" s="166">
+        <v>45980.35234953704</v>
+      </c>
+      <c r="C165" s="1" t="s">
         <v>324</v>
       </c>
-      <c r="B165" s="166">
-[...4 lines deleted...]
-      </c>
       <c r="D165" s="1">
-        <v>10.00</v>
+        <v>6.00</v>
       </c>
       <c r="E165" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B166" s="167">
+        <v>45974.32346064815</v>
+      </c>
+      <c r="C166" s="1" t="s">
         <v>326</v>
       </c>
-      <c r="B166" s="167">
-[...4 lines deleted...]
-      </c>
       <c r="D166" s="1">
-        <v>8.00</v>
+        <v>10.00</v>
       </c>
       <c r="E166" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="B167" s="168">
+        <v>45971.534895833334</v>
+      </c>
+      <c r="C167" s="1" t="s">
         <v>328</v>
       </c>
-      <c r="B167" s="168">
-[...4 lines deleted...]
-      </c>
       <c r="D167" s="1">
-        <v>14.00</v>
+        <v>10.00</v>
       </c>
       <c r="E167" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="B168" s="169">
+        <v>45971.49696759259</v>
+      </c>
+      <c r="C168" s="1" t="s">
         <v>330</v>
-      </c>
-[...4 lines deleted...]
-        <v>331</v>
       </c>
       <c r="D168" s="1">
         <v>28.00</v>
       </c>
       <c r="E168" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="B169" s="170">
+        <v>45971.45263888889</v>
+      </c>
+      <c r="C169" s="1" t="s">
         <v>332</v>
       </c>
-      <c r="B169" s="170">
-[...4 lines deleted...]
-      </c>
       <c r="D169" s="1">
-        <v>10.00</v>
+        <v>6.00</v>
       </c>
       <c r="E169" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="B170" s="171">
+        <v>45967.47184027778</v>
+      </c>
+      <c r="C170" s="1" t="s">
         <v>334</v>
       </c>
-      <c r="B170" s="171">
-[...4 lines deleted...]
-      </c>
       <c r="D170" s="1">
-        <v>12.00</v>
+        <v>4.00</v>
       </c>
       <c r="E170" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="B171" s="172">
+        <v>45964.5859375</v>
+      </c>
+      <c r="C171" s="1" t="s">
         <v>336</v>
       </c>
-      <c r="B171" s="172">
-[...4 lines deleted...]
-      </c>
       <c r="D171" s="1">
-        <v>12.00</v>
+        <v>4.00</v>
       </c>
       <c r="E171" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="B172" s="173">
+        <v>45954.50072916667</v>
+      </c>
+      <c r="C172" s="1" t="s">
         <v>338</v>
       </c>
-      <c r="B172" s="173">
-[...4 lines deleted...]
-      </c>
       <c r="D172" s="1">
-        <v>20.00</v>
+        <v>16.00</v>
       </c>
       <c r="E172" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="B173" s="174">
+        <v>45954.50027777778</v>
+      </c>
+      <c r="C173" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="B173" s="174">
-[...4 lines deleted...]
-      </c>
       <c r="D173" s="1">
-        <v>7.00</v>
+        <v>4.00</v>
       </c>
       <c r="E173" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="B174" s="175">
+        <v>45951.40630787037</v>
+      </c>
+      <c r="C174" s="1" t="s">
         <v>342</v>
       </c>
-      <c r="B174" s="175">
-[...4 lines deleted...]
-      </c>
       <c r="D174" s="1">
-        <v>10.00</v>
+        <v>12.00</v>
       </c>
       <c r="E174" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="B175" s="176">
+        <v>45945.66327546296</v>
+      </c>
+      <c r="C175" s="1" t="s">
         <v>344</v>
       </c>
-      <c r="B175" s="176">
-[...4 lines deleted...]
-      </c>
       <c r="D175" s="1">
-        <v>18.00</v>
+        <v>15.00</v>
       </c>
       <c r="E175" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="B176" s="177">
+        <v>45945.65775462963</v>
+      </c>
+      <c r="C176" s="1" t="s">
         <v>346</v>
       </c>
-      <c r="B176" s="177">
-[...4 lines deleted...]
-      </c>
       <c r="D176" s="1">
-        <v>34.00</v>
+        <v>17.00</v>
       </c>
       <c r="E176" s="1" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="B177" s="178">
+        <v>45944.657546296294</v>
+      </c>
+      <c r="C177" s="1" t="s">
         <v>348</v>
       </c>
-      <c r="B177" s="178">
+      <c r="D177" s="1">
+        <v>16.00</v>
+      </c>
+      <c r="E177" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="B178" s="179">
+        <v>45943.52138888889</v>
+      </c>
+      <c r="C178" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="D178" s="1">
+        <v>56.00</v>
+      </c>
+      <c r="E178" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="B179" s="180">
+        <v>45943.49254629629</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="D179" s="1">
+        <v>6.00</v>
+      </c>
+      <c r="E179" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="B180" s="181">
+        <v>45943.375127314815</v>
+      </c>
+      <c r="C180" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="D180" s="1">
+        <v>4.00</v>
+      </c>
+      <c r="E180" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="B181" s="182">
+        <v>45943.37469907408</v>
+      </c>
+      <c r="C181" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="D181" s="1">
+        <v>8.00</v>
+      </c>
+      <c r="E181" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="B182" s="183">
+        <v>45943.374293981484</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="D182" s="1">
+        <v>6.00</v>
+      </c>
+      <c r="E182" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="B183" s="184">
+        <v>45940.566666666666</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="D183" s="1">
+        <v>21.00</v>
+      </c>
+      <c r="E183" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="B184" s="185">
+        <v>45940.564305555556</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="D184" s="1">
+        <v>12.00</v>
+      </c>
+      <c r="E184" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="B185" s="186">
+        <v>45931.654965277776</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="D185" s="1">
+        <v>24.00</v>
+      </c>
+      <c r="E185" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="B186" s="187">
+        <v>45931.65447916667</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="D186" s="1">
+        <v>14.00</v>
+      </c>
+      <c r="E186" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="B187" s="188">
+        <v>45931.65392361111</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="D187" s="1">
+        <v>8.00</v>
+      </c>
+      <c r="E187" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="B188" s="189">
+        <v>45924.69296296296</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="D188" s="1">
+        <v>20.00</v>
+      </c>
+      <c r="E188" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="B189" s="190">
+        <v>45924.690787037034</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="D189" s="1">
+        <v>30.00</v>
+      </c>
+      <c r="E189" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="B190" s="191">
+        <v>45917.55024305556</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="D190" s="1">
+        <v>4.00</v>
+      </c>
+      <c r="E190" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="B191" s="192">
+        <v>45917.49414351852</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="D191" s="1">
+        <v>12.00</v>
+      </c>
+      <c r="E191" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="B192" s="193">
+        <v>45917.49146990741</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="D192" s="1">
+        <v>28.00</v>
+      </c>
+      <c r="E192" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="B193" s="194">
+        <v>45905.438159722224</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="D193" s="1">
+        <v>12.00</v>
+      </c>
+      <c r="E193" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="B194" s="195">
+        <v>45905.437048611115</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="D194" s="1">
+        <v>4.00</v>
+      </c>
+      <c r="E194" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="B195" s="196">
+        <v>45905.39826388889</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="D195" s="1">
+        <v>0.00</v>
+      </c>
+      <c r="E195" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="B196" s="197">
+        <v>45902.4603125</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="D196" s="1">
+        <v>4.00</v>
+      </c>
+      <c r="E196" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="B197" s="198">
+        <v>45902.45993055555</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="D197" s="1">
+        <v>16.00</v>
+      </c>
+      <c r="E197" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="B198" s="199">
+        <v>45902.45946759259</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="D198" s="1">
+        <v>10.00</v>
+      </c>
+      <c r="E198" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="B199" s="200">
+        <v>45902.45905092593</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="D199" s="1">
+        <v>4.00</v>
+      </c>
+      <c r="E199" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="B200" s="201">
+        <v>45902.45836805556</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="D200" s="1">
+        <v>15.00</v>
+      </c>
+      <c r="E200" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="B201" s="202">
+        <v>45895.63724537037</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="D201" s="1">
+        <v>14.00</v>
+      </c>
+      <c r="E201" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="B202" s="203">
+        <v>45895.63381944445</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="D202" s="1">
+        <v>28.00</v>
+      </c>
+      <c r="E202" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="B203" s="204">
+        <v>45888.415451388886</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="D203" s="1">
+        <v>18.00</v>
+      </c>
+      <c r="E203" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="B204" s="205">
+        <v>45888.32541666667</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D204" s="1">
+        <v>88.00</v>
+      </c>
+      <c r="E204" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="B205" s="206">
+        <v>45888.30059027778</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="D205" s="1">
+        <v>37.00</v>
+      </c>
+      <c r="E205" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="B206" s="207">
+        <v>45888.27787037037</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="D206" s="1">
+        <v>8.00</v>
+      </c>
+      <c r="E206" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="B207" s="208">
+        <v>45875.57671296296</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="D207" s="1">
+        <v>8.00</v>
+      </c>
+      <c r="E207" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="B208" s="209">
+        <v>45873.54734953704</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="D208" s="1">
+        <v>20.00</v>
+      </c>
+      <c r="E208" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="B209" s="210">
+        <v>45873.53136574074</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="D209" s="1">
+        <v>0.00</v>
+      </c>
+      <c r="E209" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="B210" s="211">
+        <v>45873.42606481481</v>
+      </c>
+      <c r="C210" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="D210" s="1">
+        <v>20.00</v>
+      </c>
+      <c r="E210" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="B211" s="212">
+        <v>45873.40054398148</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="D211" s="1">
+        <v>22.00</v>
+      </c>
+      <c r="E211" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="B212" s="213">
+        <v>45873.30033564815</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="D212" s="1">
+        <v>20.00</v>
+      </c>
+      <c r="E212" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="B213" s="214">
+        <v>45869.77596064815</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="D213" s="1">
+        <v>26.00</v>
+      </c>
+      <c r="E213" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="B214" s="215">
+        <v>45869.581724537034</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="D214" s="1">
+        <v>0.00</v>
+      </c>
+      <c r="E214" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="B215" s="216">
+        <v>45868.28833333333</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="D215" s="1">
+        <v>20.00</v>
+      </c>
+      <c r="E215" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="B216" s="217">
+        <v>45865.98784722222</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="D216" s="1">
+        <v>16.00</v>
+      </c>
+      <c r="E216" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="B217" s="218">
+        <v>45863.79988425926</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="D217" s="1">
+        <v>14.00</v>
+      </c>
+      <c r="E217" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="B218" s="219">
+        <v>45853.47730324074</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="D218" s="1">
+        <v>65.00</v>
+      </c>
+      <c r="E218" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="B219" s="220">
+        <v>45853.43956018519</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="D219" s="1">
+        <v>0.00</v>
+      </c>
+      <c r="E219" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="B220" s="221">
+        <v>45839.66081018518</v>
+      </c>
+      <c r="C220" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D220" s="1">
+        <v>6.00</v>
+      </c>
+      <c r="E220" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="B221" s="222">
+        <v>45839.52810185185</v>
+      </c>
+      <c r="C221" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="D221" s="1">
+        <v>10.00</v>
+      </c>
+      <c r="E221" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="B222" s="223">
+        <v>45839.52762731481</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="D222" s="1">
+        <v>8.00</v>
+      </c>
+      <c r="E222" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="B223" s="224">
+        <v>45839.52719907407</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="D223" s="1">
+        <v>14.00</v>
+      </c>
+      <c r="E223" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="B224" s="225">
+        <v>45835.765868055554</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="D224" s="1">
+        <v>28.00</v>
+      </c>
+      <c r="E224" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="B225" s="226">
+        <v>45825.59474537037</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="D225" s="1">
+        <v>10.00</v>
+      </c>
+      <c r="E225" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="B226" s="227">
+        <v>45825.57351851852</v>
+      </c>
+      <c r="C226" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="D226" s="1">
+        <v>12.00</v>
+      </c>
+      <c r="E226" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="B227" s="228">
+        <v>45825.54349537037</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="D227" s="1">
+        <v>12.00</v>
+      </c>
+      <c r="E227" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="B228" s="229">
+        <v>45820.58729166666</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="D228" s="1">
+        <v>20.00</v>
+      </c>
+      <c r="E228" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="B229" s="230">
+        <v>45820.56759259259</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="D229" s="1">
+        <v>7.00</v>
+      </c>
+      <c r="E229" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="B230" s="231">
+        <v>45813.28380787037</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="D230" s="1">
+        <v>10.00</v>
+      </c>
+      <c r="E230" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="B231" s="232">
+        <v>45812.59998842593</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="D231" s="1">
+        <v>18.00</v>
+      </c>
+      <c r="E231" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="B232" s="233">
+        <v>45812.52899305556</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="D232" s="1">
+        <v>34.00</v>
+      </c>
+      <c r="E232" s="1" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="B233" s="234">
         <v>45811.486122685186</v>
       </c>
-      <c r="C177" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D177" s="1">
+      <c r="C233" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="D233" s="1">
         <v>24.00</v>
       </c>
-      <c r="E177" s="1" t="b">
+      <c r="E233" s="1" t="b">
         <v>1</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>