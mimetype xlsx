--- v0 (2026-06-04)
+++ v1 (2026-08-29)
@@ -11,101 +11,188 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <si>
     <t>SO Number</t>
   </si>
   <si>
     <t>Created Date</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Tech Hours</t>
   </si>
   <si>
     <t>Complete</t>
   </si>
   <si>
+    <t>P-049138</t>
+  </si>
+  <si>
+    <t>432 Centre St Bath</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P-039054 </t>
+  </si>
+  <si>
+    <t>95 Main St Gorham</t>
+  </si>
+  <si>
+    <t>P-039171</t>
+  </si>
+  <si>
+    <t>1 Todd Ave, Boothbay Harbor</t>
+  </si>
+  <si>
+    <t>P-046888</t>
+  </si>
+  <si>
+    <t>1 Portland Sq Portland Me 4th Floor</t>
+  </si>
+  <si>
+    <t>P-047892</t>
+  </si>
+  <si>
+    <t>1 Portland Sq Portland Me 5th Floor</t>
+  </si>
+  <si>
+    <t>P-047356</t>
+  </si>
+  <si>
+    <t>100 MAIN ST, BRIDGTON, ME</t>
+  </si>
+  <si>
+    <t>P-047351</t>
+  </si>
+  <si>
+    <t>164 York St York ME</t>
+  </si>
+  <si>
+    <t>P-047360</t>
+  </si>
+  <si>
+    <t xml:space="preserve">557 Main St Fryeburg ME </t>
+  </si>
+  <si>
+    <t>P-046889</t>
+  </si>
+  <si>
+    <t>175 Bates St Lewiston, ME</t>
+  </si>
+  <si>
+    <t>P-047358</t>
+  </si>
+  <si>
+    <t>38 Paris St Norway ME</t>
+  </si>
+  <si>
+    <t>P-048359</t>
+  </si>
+  <si>
+    <t>7 Rand Rd Portland, ME</t>
+  </si>
+  <si>
+    <t>P-042781</t>
+  </si>
+  <si>
+    <t>21 POPHAM ST, PORTLAND, ME</t>
+  </si>
+  <si>
+    <t>1 TODD AVE, BOOTHBAY HBR, ME</t>
+  </si>
+  <si>
+    <t>P-048226</t>
+  </si>
+  <si>
+    <t>1001 Westbrook St Portland ME</t>
+  </si>
+  <si>
+    <t>P-046710</t>
+  </si>
+  <si>
+    <t>75 Washington Portland</t>
+  </si>
+  <si>
+    <t>P-046871</t>
+  </si>
+  <si>
+    <t>88 MAIN ST, BRIDGTON, ME</t>
+  </si>
+  <si>
+    <t>P-047207</t>
+  </si>
+  <si>
+    <t>280 Fore St Portland ME</t>
+  </si>
+  <si>
+    <t>NONE</t>
+  </si>
+  <si>
+    <t>OVERSIZE LOAD Jay to Portland</t>
+  </si>
+  <si>
+    <t>P-039472</t>
+  </si>
+  <si>
+    <t>202 KAGAN DR, BANGOR, ME</t>
+  </si>
+  <si>
     <t>212462</t>
   </si>
   <si>
     <t>14 Scarborough Downs Rd. Scarborough, ME</t>
   </si>
   <si>
-    <t>219971</t>
-[...4 lines deleted...]
-  <si>
     <t>221287</t>
   </si>
   <si>
     <t>239 US-1 Falmouth</t>
-  </si>
-[...16 lines deleted...]
-    <t>20 Storer St Saco, ME / 36 Alfred St Biddeford, ME</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
       </patternFill>
@@ -117,57 +204,102 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="true" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
+      <alignment/>
     </xf>
     <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="22" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="true" applyFill="true" applyBorder="true" applyAlignment="false">
       <alignment/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultPivotStyle="PivotStyleLight16" defaultTableStyle="TableStyleMedium2"/>
@@ -449,140 +581,395 @@
     <col customWidth="true" max="5" min="4" width="20"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="3">
-        <v>46169.45333333333</v>
+        <v>46260.474490740744</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="1">
-        <v>24.00</v>
+        <v>0.00</v>
       </c>
       <c r="E2" s="1" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="4">
-        <v>46168.47642361111</v>
+        <v>46258.53643518518</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1">
-        <v>8.00</v>
+        <v>7.00</v>
       </c>
       <c r="E3" s="1" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="5">
-        <v>46163.47715277778</v>
+        <v>46254.40957175926</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="1">
-        <v>0.00</v>
+        <v>82.00</v>
       </c>
       <c r="E4" s="1" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="6">
-        <v>46162.689571759256</v>
+        <v>46251.49120370371</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="1">
         <v>0.00</v>
       </c>
       <c r="E5" s="1" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="7">
-        <v>46155.587743055556</v>
+        <v>46251.49048611111</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1">
         <v>0.00</v>
       </c>
       <c r="E6" s="1" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="8">
-        <v>46154.63259259259</v>
+        <v>46251.487962962965</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="1">
-        <v>72.00</v>
+        <v>0.00</v>
       </c>
       <c r="E7" s="1" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="9">
+        <v>46251.48747685185</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" s="1">
+        <v>0.00</v>
+      </c>
+      <c r="E8" s="1" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="10">
+        <v>46251.48525462963</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="1">
+        <v>0.00</v>
+      </c>
+      <c r="E9" s="1" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="11">
+        <v>46251.48390046296</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="1">
+        <v>0.00</v>
+      </c>
+      <c r="E10" s="1" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="12">
+        <v>46251.48081018519</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" s="1">
+        <v>0.00</v>
+      </c>
+      <c r="E11" s="1" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="13">
+        <v>46251.40741898148</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D12" s="1">
+        <v>20.00</v>
+      </c>
+      <c r="E12" s="1" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="14">
+        <v>46251.406701388885</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D13" s="1">
+        <v>51.00</v>
+      </c>
+      <c r="E13" s="1" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="15">
+        <v>46246.45924768518</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D14" s="1">
+        <v>0.00</v>
+      </c>
+      <c r="E14" s="1" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="16">
+        <v>46246.45763888889</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" s="1">
+        <v>0.00</v>
+      </c>
+      <c r="E15" s="1" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" s="17">
+        <v>46237.335335648146</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D16" s="1">
+        <v>33.00</v>
+      </c>
+      <c r="E16" s="1" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="18">
+        <v>46232.45086805556</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D17" s="1">
+        <v>48.00</v>
+      </c>
+      <c r="E17" s="1" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" s="19">
+        <v>46225.52789351852</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18" s="1">
+        <v>1.00</v>
+      </c>
+      <c r="E18" s="1" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19" s="20">
+        <v>46210.48652777778</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19" s="1">
+        <v>0.00</v>
+      </c>
+      <c r="E19" s="1" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B20" s="21">
+        <v>46196.43655092592</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D20" s="1">
+        <v>49.00</v>
+      </c>
+      <c r="E20" s="1" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" s="22">
+        <v>46169.45333333333</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D21" s="1">
+        <v>57.00</v>
+      </c>
+      <c r="E21" s="1" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22" s="23">
+        <v>46163.47715277778</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D22" s="1">
+        <v>0.00</v>
+      </c>
+      <c r="E22" s="1" t="b">
         <v>0</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>