--- v0 (2026-04-21)
+++ v1 (2026-06-05)
@@ -11,83 +11,95 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="208579-023" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
   <si>
     <t>FirstLight Inventory</t>
   </si>
   <si>
     <t>Material Description</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Inventory ID</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Fiber Reel / Strand Description</t>
   </si>
   <si>
     <t>Reel ID</t>
   </si>
   <si>
     <t>Reel #</t>
   </si>
   <si>
     <t>Quantity Used</t>
   </si>
   <si>
     <t>Remaining On Reel</t>
+  </si>
+  <si>
+    <t>12 FIBER SINGLEMODE YELLOW PLENUM INSIDE CABLE</t>
+  </si>
+  <si>
+    <t>12PLENUM-NA</t>
+  </si>
+  <si>
+    <t>12-P-272389B</t>
+  </si>
+  <si>
+    <t>3818</t>
   </si>
   <si>
     <t>144F. Non-Armored Cable</t>
   </si>
   <si>
     <t>144FIBER-NA</t>
   </si>
   <si>
     <t>144-NA-41826</t>
   </si>
   <si>
     <t>6984</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -496,66 +508,83 @@
       </c>
       <c r="B7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="9"/>
-[...1 lines deleted...]
-      <c r="A10" s="3" t="s">
+    <row r="9">
+      <c r="A9" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="3"/>
-[...2 lines deleted...]
-      <c r="E10" s="3"/>
+      <c r="B9" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="1">
+        <v>500</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="10"/>
+    <row r="11">
+      <c r="A11" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="3"/>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3"/>
+      <c r="E11" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="A6:D6"/>
-    <mergeCell ref="A10:E10"/>
+    <mergeCell ref="A11:E11"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>