--- v0 (2026-03-01)
+++ v1 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="bmp" ContentType="image/bmp"/>
+  <Default Extension="emz" ContentType="image/x-emz"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="wmz" ContentType="image/x-wmz"/>
+  <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="svg" ContentType="image/svg"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="emz" ContentType="image/x-emz"/>
-  <Default Extension="wmz" ContentType="image/x-wmz"/>
   <Default Extension="bin" ContentType="application/vnd.ms-office.vbaProject"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
@@ -54,57 +54,57 @@
   <si>
     <t>SO#</t>
   </si>
   <si>
     <t>P-035492 PO0000423492</t>
   </si>
   <si>
     <t>Customer</t>
   </si>
   <si>
     <t>Lumen</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>320 Cumberland Ave Portland, ME</t>
   </si>
   <si>
     <t>Tech Hours</t>
   </si>
   <si>
     <t>Tech Names</t>
   </si>
   <si>
-    <t>2026-02-17: Avery(3hrs)Charlie(3hrs)</t>
+    <t>2026-02-17: Avery(3hrs)Charlie(3hrs) | 2026-03-27: Avery(1)Antonio(1) | 2026-04-06: Avery</t>
   </si>
   <si>
     <t>Job Complete</t>
   </si>
   <si>
-    <t>No</t>
+    <t>Yes</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>AERIAL CONSTRUCTION UNITS</t>
   </si>
   <si>
     <t>04A100 - Aerial 12 Fiber Drop (price per foot included P-hanger, preforms and lags, fiber provided by FirstLight)</t>
   </si>
   <si>
     <t>per ft</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>04A100 - Install  5/16" Strand and pole hardware (includes strand/pole hardware in material pricing) (10M)</t>
   </si>
@@ -408,56 +408,56 @@
   <si>
     <t>04B000 - Coyote Drop Enclosure(DTC-101) (For Fiber Drop Restoration) (Provided by contractor)</t>
   </si>
   <si>
     <t>04B000 - Install additional fiber tail into fiber closure (Tyco's, Coyotes &amp; Raychems)</t>
   </si>
   <si>
     <t>04B000 - Prep/Install Ring Cut Splice Closure (Tyco C or D)</t>
   </si>
   <si>
     <t>04B000 - Prep/Install Butt Splice Closure (Tyco C or D)</t>
   </si>
   <si>
     <t>04B000 - Prep/Install end splice closure on a single fiber tail to feed a drop (Tyco C or D)</t>
   </si>
   <si>
     <t>04B000 - Open / Split Buffer Tube in existing fiber closure (Tyco's, Coyotes &amp; Raychems)</t>
   </si>
   <si>
     <t>04B000 - Add snowshoe (adding single snowshoe to exisitng slack loop or splice) (17" snowshoe provided by contractor)</t>
   </si>
   <si>
     <t>04B000 - Enter Tyco/Coyote/Raychem or equivalent-(Splice prep charge less than 12 fibers spliced, anything over 12, the entry fee charge is waved.)</t>
   </si>
   <si>
+    <t>2026-02-17: 1@each location</t>
+  </si>
+  <si>
     <t>04A100 - Strap Out Splice Closure (Deltec / Heads)</t>
   </si>
   <si>
-    <t>2026-02-17: 1@each location</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">04A100 - De/Re Splice Enclosure </t>
   </si>
   <si>
     <t>04B000 - Fiber Splices 1-12</t>
   </si>
   <si>
     <t>per fiber</t>
   </si>
   <si>
     <t>2026-02-17: 2@location 1, 2@location 2</t>
   </si>
   <si>
     <t>04B000 - Fiber Splices 13-36</t>
   </si>
   <si>
     <t>04B000 - Fiber Splices 37-60</t>
   </si>
   <si>
     <t>04B000 - Fiber Splices 61-72</t>
   </si>
   <si>
     <t>04B000 - Fiber Splices 73-96</t>
   </si>
   <si>
     <t>04B000 - Fiber Splices 97-144</t>
@@ -537,51 +537,51 @@
   <si>
     <t>Materials - 1/4" Guy Grip Deadend</t>
   </si>
   <si>
     <t>Materials - 5/16" Guy Grip Deadend</t>
   </si>
   <si>
     <t>Materials - ADSS Limited Tension Deadend w/Thimble Clevis &amp; Extension Link</t>
   </si>
   <si>
     <t>Materials - ADSS Light Tension Deadend</t>
   </si>
   <si>
     <t>Materials - ADSS Stand-off Bracket</t>
   </si>
   <si>
     <t>Materials - ADSS Tangent Clamp</t>
   </si>
   <si>
     <t>BUILDING UNITS - SPLICING</t>
   </si>
   <si>
     <t>ADDITIONAL UNITS - SPLICING</t>
   </si>
   <si>
-    <t>2026-02-17: 2 techs at 2hrs each for trying to gain access into 320CMBLD demarc room. Contact person was not available and gave me the GM of the building project to let me in there, after speaking with him, he also did not have access into building but was told to try a door on the side of the building that the tenant may/may not be available to let me in. I rang the bell roughly 12 times with no luck. Fiber has been pushed to the building, but no way to bi-directionally test until access has been made</t>
+    <t>2026-02-17: 2 techs at 2hrs each for trying to gain access into 320CMBLD demarc room. Contact person was not available and gave me the GM of the building project to let me in there, after speaking with him, he also did not have access into building but was told to try a door on the side of the building that the tenant may/may not be available to let me in. I rang the bell roughly 12 times with no luck. Fiber has been pushed to the building, but no way to bi-directionally test until access has been made | 2026-03-27: 2@1hr for no access testing out of 320CMBLD. . . This was scheduled with customer &amp; firstlight PM weeks out and it was a no show on customer end. Was able to schedule another date for the following week | 2026-04-06: 1@2hrs to final test new service going into 320CMBLD, labeling panel, and photos... then upload everything for closeout.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="58"/>
       <color/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color/>
       <name val="Calibri"/>
@@ -1005,51 +1005,51 @@
       <c r="D2" s="1"/>
     </row>
     <row r="3">
       <c r="B3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="1"/>
     </row>
     <row r="4">
       <c r="B4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="1"/>
     </row>
     <row r="5">
       <c r="B5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="1">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D5" s="1"/>
     </row>
     <row r="6">
       <c r="B6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="5"/>
     </row>
     <row r="7">
       <c r="B7" s="4"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
     </row>
     <row r="8">
       <c r="B8" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="5"/>
@@ -2488,68 +2488,68 @@
         <v>19</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B116" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C116" s="1">
         <v>0.00</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="1" t="s">
         <v>127</v>
       </c>
       <c r="B117" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C117" s="1">
-        <v>0.00</v>
+        <v>2.00</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>19</v>
+        <v>128</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B118" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C118" s="1">
         <v>2.00</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B119" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C119" s="1">
         <v>0.00</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="1" t="s">
         <v>131</v>
       </c>
       <c r="B120" s="4" t="s">
         <v>132</v>
       </c>
       <c r="C120" s="1">
         <v>4.00</v>
@@ -3188,51 +3188,51 @@
       <c r="C168" s="3"/>
       <c r="D168" s="3"/>
     </row>
     <row r="169">
       <c r="A169" s="1" t="s">
         <v>101</v>
       </c>
       <c r="B169" s="4" t="s">
         <v>102</v>
       </c>
       <c r="C169" s="1">
         <v>0.00</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B170" s="4" t="s">
         <v>102</v>
       </c>
       <c r="C170" s="1">
-        <v>4.00</v>
+        <v>8.00</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B171" s="4" t="s">
         <v>102</v>
       </c>
       <c r="C171" s="1">
         <v>0.00</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B172" s="4" t="s">
         <v>102</v>