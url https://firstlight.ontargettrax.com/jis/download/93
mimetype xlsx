--- v1 (2026-04-23)
+++ v2 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="svg" ContentType="image/svg"/>
+  <Default Extension="bmp" ContentType="image/bmp"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="tiff" ContentType="image/tiff"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="emz" ContentType="image/x-emz"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="wmz" ContentType="image/x-wmz"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="tiff" ContentType="image/tiff"/>
-[...2 lines deleted...]
-  <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="gif" ContentType="image/gif"/>
-  <Default Extension="svg" ContentType="image/svg"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="bin" ContentType="application/vnd.ms-office.vbaProject"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>