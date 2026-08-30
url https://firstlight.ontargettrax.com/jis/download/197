--- v0 (2026-06-04)
+++ v1 (2026-08-30)
@@ -1,104 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="gif" ContentType="image/gif"/>
-  <Default Extension="tiff" ContentType="image/tiff"/>
-  <Default Extension="emz" ContentType="image/x-emz"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="svg" ContentType="image/svg"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="tiff" ContentType="image/tiff"/>
+  <Default Extension="emz" ContentType="image/x-emz"/>
   <Default Extension="wmz" ContentType="image/x-wmz"/>
   <Default Extension="bin" ContentType="application/vnd.ms-office.vbaProject"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="176">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>2026-05-27</t>
   </si>
   <si>
     <t>SO#</t>
   </si>
   <si>
     <t>212462 PO0000429496</t>
   </si>
   <si>
     <t>Customer</t>
   </si>
   <si>
     <t>Intermed</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>14 Scarborough Downs Rd. Scarborough, ME</t>
   </si>
   <si>
     <t>Tech Hours</t>
   </si>
   <si>
     <t>Tech Names</t>
   </si>
   <si>
-    <t>2026-05-22: Jordan Cash, Brandon Glover</t>
+    <t>2026-05-22: Jordan Cash, Brandon Glover | 2026-06-03: Seth Kosal Brandon Glover Andrew Baker Chris Marston  | 2026-06-04: Seth 2.5 / Charlie 2.5</t>
   </si>
   <si>
     <t>Job Complete</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>AERIAL CONSTRUCTION UNITS</t>
   </si>
   <si>
     <t>04A100 - Aerial 12 Fiber Drop (price per foot included P-hanger, preforms and lags, fiber provided by FirstLight)</t>
   </si>
   <si>
     <t>per ft</t>
   </si>
@@ -180,77 +180,80 @@
   <si>
     <t>04A100 - X-Arm Supply &amp; Install (Fiberglass 36")</t>
   </si>
   <si>
     <t>04A100 - Pole Transfer - Straight</t>
   </si>
   <si>
     <t xml:space="preserve">per each </t>
   </si>
   <si>
     <t>04A100 - Pole Transfer - Curved</t>
   </si>
   <si>
     <t>04A100 - Pole Transfer - Junction</t>
   </si>
   <si>
     <t>04A100 - Pole Transfer - Dead End</t>
   </si>
   <si>
     <t xml:space="preserve">04A100 - Pole Transfer - Four Way Junction or more </t>
   </si>
   <si>
     <t xml:space="preserve">04A100 - Install Fiber 001 - 144 (fiber provided by FirstLight) </t>
   </si>
   <si>
-    <t>2026-05-22: On Target Owned</t>
+    <t>2026-05-22: On Target Owned 144 fiber (3414 ft) | 2026-06-03: 48 Fiber OTC Owned(200 ft)</t>
   </si>
   <si>
     <t xml:space="preserve">04A100 - Install Fiber 145 - 288 (fiber provided by FirstLight) </t>
   </si>
   <si>
     <t xml:space="preserve">04A100 - Install Fiber 289 - 432 (fiber provided by FirstLight) </t>
   </si>
   <si>
     <t xml:space="preserve">04A100 - Install Fiber 433 - 864 (fiber provided by FirstLight)  </t>
   </si>
   <si>
     <t xml:space="preserve">04A100 - Delash Only Up to 4 lashing wires </t>
   </si>
   <si>
     <t>04A100 - Relash Only</t>
   </si>
   <si>
     <t>04A100 - Delash / Relash</t>
   </si>
   <si>
     <t>UNDERGROUND UNITS</t>
   </si>
   <si>
     <t>04A200 - Install Fiber In Conduit  1- 144f (price per foot, fiber provided by FirstLight)</t>
   </si>
   <si>
+    <t>2026-06-03: 48 Fiber OTC Owned</t>
+  </si>
+  <si>
     <t>04A200 - Install Fiber In Conduit  145- 431f (price per foot, fiber provided by FirstLight)</t>
   </si>
   <si>
     <t>04A200 - Install Fiber In Conduit  432- 864f (price per foot, fiber provided by FirstLight)</t>
   </si>
   <si>
     <t>04A200 - Install Cable in Conduit Power Space Adder</t>
   </si>
   <si>
     <t>04A200 - UG Innerduct-Install 1 1/4" duct in conduit. (Innerduct provided by the contractor)</t>
   </si>
   <si>
     <t>per ft/each</t>
   </si>
   <si>
     <t>04A200 - UG Innerduct-Install 3/4" duct in conduit. (Innerduct provided by the contractor)</t>
   </si>
   <si>
     <t>04A200 - UG Innerduct-Install 1/2" duct in conduit. (Innerduct provided by the contractor)</t>
   </si>
   <si>
     <t>04A200 - Install Innerduct in Conduit Power Space Adder</t>
   </si>
   <si>
     <t>04A200 - Install 2" 3 cell-Maxcell in Conduit. (Maxcell provided by contractor)</t>
@@ -336,111 +339,126 @@
   <si>
     <t>04A100 - Interior Core Wood/Drywall  all sizes</t>
   </si>
   <si>
     <t xml:space="preserve">04A100 - Concrete Core 2" to 4" Wall/Floor includes fire stop </t>
   </si>
   <si>
     <t>04A100 - Rod &amp; Rope interior empty or occupied conduit including non-detectable muletape</t>
   </si>
   <si>
     <t>04A100 - Install Interior Plenum Fiber (price per foot, fiber provided by FirstLight)</t>
   </si>
   <si>
     <t xml:space="preserve">04A100 - Install Interior 1" Plenum Duct (zip tied in crawl space, chase way, conduit or ceiling area) </t>
   </si>
   <si>
     <t>ADDITIONAL UNITS - CONSTRUCTION</t>
   </si>
   <si>
     <t>04A300 - Police Detail (billed at cost plus 10% TBD by each Town)</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
+    <t>2026-05-22: Friday 5/22 Town of Scarborough</t>
+  </si>
+  <si>
     <t>04B000 - Fiber Splicer (Including Labor, Equipment and Vehicle)</t>
   </si>
   <si>
     <t>04A100 - Two-man Construction Crew (Includes Labor, Equipment and Vehicle)</t>
   </si>
   <si>
+    <t xml:space="preserve">2026-06-03: 4 Guys on hold for 2 hours to get inner duct not specified on print as being required </t>
+  </si>
+  <si>
     <t>04A100 - Supervisor ( Includes labor &amp; Vehicle)</t>
   </si>
   <si>
+    <t>2026-06-03: Bringing out duct, Working with GC about placement</t>
+  </si>
+  <si>
     <t>04A300 - Flaggers (per each, per hour)</t>
   </si>
   <si>
     <t>04B000 - Per-Diem (if overnight travel is required)</t>
   </si>
   <si>
     <t>03C100 - Set Up Fee (Jobs w/ Gross Value &lt; $1,000 or &gt; 75 mile radius from contractors office)</t>
   </si>
   <si>
     <t>SPLICING UNITS</t>
   </si>
   <si>
     <t>04B000 - Install Fiber Rack/Wall/Pole mount FDP and splice 6 fibers (FDP supplied by FirstLight)</t>
   </si>
   <si>
     <t>04B000 - Install Fiber Rack/Wall/Pole mount FDP and splice 12 fibers (FDP supplied by FirstLight)</t>
   </si>
   <si>
     <t>04B000 - Install/Supply backboard (contractor provides the plywood backboard)</t>
   </si>
   <si>
     <t>04B000 - Enter Fiber FDP/Rack/Wall/Pole Mount/ONT/Cabinet (SPLICING/PATCHING STRANDS THRU ONLY)</t>
   </si>
   <si>
     <t>04B000 - Install 6 pack w/pigtail in rackmount and splice 6 fibers (Provided by Firstlight)</t>
   </si>
   <si>
     <t>04B000 - Install 12 pack w/pigtail in rackmount and splice 12 fibers (Provided by Firstlight)</t>
   </si>
   <si>
     <t>04B000 - Install SNAP (Residential fiber closure)</t>
   </si>
   <si>
     <t xml:space="preserve">04B000 - Open / Split buffer tube in existing SNAP </t>
   </si>
   <si>
     <t>04B000 - Prep additional fiber into SNAP</t>
   </si>
   <si>
     <t>04B000 - Enter SNAP (SPLICING/PATCHING STRANDS THRU ONLY)</t>
   </si>
   <si>
     <t>04B000 - Coyote Drop Enclosure(DTC-101) (For Fiber Drop Restoration) (Provided by contractor)</t>
   </si>
   <si>
     <t>04B000 - Install additional fiber tail into fiber closure (Tyco's, Coyotes &amp; Raychems)</t>
   </si>
   <si>
+    <t>2026-06-04:  Prepped 144 into existing closure</t>
+  </si>
+  <si>
     <t>04B000 - Prep/Install Ring Cut Splice Closure (Tyco C or D)</t>
   </si>
   <si>
     <t>04B000 - Prep/Install Butt Splice Closure (Tyco C or D)</t>
+  </si>
+  <si>
+    <t>2026-06-04: Butt spliced 144 fiber to 48 fiber</t>
   </si>
   <si>
     <t>04B000 - Prep/Install end splice closure on a single fiber tail to feed a drop (Tyco C or D)</t>
   </si>
   <si>
     <t>04B000 - Open / Split Buffer Tube in existing fiber closure (Tyco's, Coyotes &amp; Raychems)</t>
   </si>
   <si>
     <t>04B000 - Add snowshoe (adding single snowshoe to exisitng slack loop or splice) (17" snowshoe provided by contractor)</t>
   </si>
   <si>
     <t>04B000 - Enter Tyco/Coyote/Raychem or equivalent-(Splice prep charge less than 12 fibers spliced, anything over 12, the entry fee charge is waved.)</t>
   </si>
   <si>
     <t>04A100 - Strap Out Splice Closure (Deltec / Heads)</t>
   </si>
   <si>
     <t xml:space="preserve">04A100 - De/Re Splice Enclosure </t>
   </si>
   <si>
     <t>04B000 - Fiber Splices 1-12</t>
   </si>
   <si>
     <t>per fiber</t>
   </si>
@@ -999,51 +1017,51 @@
       <c r="D2" s="1"/>
     </row>
     <row r="3">
       <c r="B3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="1"/>
     </row>
     <row r="4">
       <c r="B4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="1"/>
     </row>
     <row r="5">
       <c r="B5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="1">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="D5" s="1"/>
     </row>
     <row r="6">
       <c r="B6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="5"/>
     </row>
     <row r="7">
       <c r="B7" s="4"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
     </row>
     <row r="8">
       <c r="B8" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="5"/>
@@ -1460,51 +1478,51 @@
         <v>19</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C39" s="1">
         <v>0.00</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B40" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C40" s="1">
-        <v>3414.00</v>
+        <v>3614.00</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B41" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C41" s="1">
         <v>0.00</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>18</v>
@@ -1572,1725 +1590,1725 @@
         <v>19</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="6"/>
       <c r="B47" s="6"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
     </row>
     <row r="48">
       <c r="A48" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B48" s="3"/>
       <c r="C48" s="3"/>
       <c r="D48" s="3"/>
     </row>
     <row r="49">
       <c r="A49" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C49" s="1">
-        <v>0.00</v>
+        <v>1386.00</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>19</v>
+        <v>61</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C50" s="1">
         <v>0.00</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C51" s="1">
         <v>0.00</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C52" s="1">
         <v>0.00</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C53" s="1">
         <v>0.00</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B54" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="B54" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="1">
-        <v>0.00</v>
+        <v>1224.00</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C55" s="1">
         <v>0.00</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C56" s="1">
         <v>0.00</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C57" s="1">
         <v>0.00</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C58" s="1">
         <v>0.00</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C59" s="1">
-        <v>0.00</v>
+        <v>1224.00</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C60" s="1">
         <v>0.00</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C61" s="1">
         <v>0.00</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C62" s="1">
         <v>0.00</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B63" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C63" s="1">
         <v>0.00</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B64" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C64" s="1">
         <v>0.00</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B65" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C65" s="1">
         <v>0.00</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B66" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C66" s="1">
         <v>0.00</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B67" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C67" s="1">
         <v>0.00</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B68" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C68" s="1">
         <v>0.00</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B69" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C69" s="1">
         <v>0.00</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B70" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C70" s="1">
         <v>0.00</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B71" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C71" s="1">
         <v>0.00</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B72" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C72" s="1">
         <v>0.00</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B73" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C73" s="1">
         <v>0.00</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B74" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C74" s="1">
         <v>0.00</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B75" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C75" s="1">
         <v>0.00</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B76" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C76" s="1">
         <v>0.00</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B77" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C77" s="1">
-        <v>0.00</v>
+        <v>2.00</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="6"/>
       <c r="B78" s="6"/>
       <c r="C78" s="6"/>
       <c r="D78" s="6"/>
     </row>
     <row r="79">
       <c r="A79" s="3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B79" s="3"/>
       <c r="C79" s="3"/>
       <c r="D79" s="3"/>
     </row>
     <row r="80">
       <c r="A80" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B80" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C80" s="1">
         <v>0.00</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B81" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C81" s="1">
         <v>0.00</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B82" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C82" s="1">
         <v>0.00</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B83" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C83" s="1">
         <v>0.00</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B84" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C84" s="1">
         <v>0.00</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B85" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C85" s="1">
         <v>0.00</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B86" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C86" s="1">
         <v>0.00</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B87" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C87" s="1">
         <v>0.00</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B88" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C88" s="1">
         <v>0.00</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="6"/>
       <c r="B89" s="6"/>
       <c r="C89" s="6"/>
       <c r="D89" s="6"/>
     </row>
     <row r="90">
       <c r="A90" s="3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B90" s="3"/>
       <c r="C90" s="3"/>
       <c r="D90" s="3"/>
     </row>
     <row r="91">
       <c r="A91" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B91" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C91" s="1">
         <v>4.00</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>19</v>
+        <v>105</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B92" s="4" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="C92" s="1">
         <v>0.00</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B93" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C93" s="1">
-        <v>0.00</v>
+        <v>4.00</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>19</v>
+        <v>108</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="1" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B94" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C94" s="1">
-        <v>0.00</v>
+        <v>2.00</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>19</v>
+        <v>110</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="1" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="B95" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C95" s="1">
         <v>24.00</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="1" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B96" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C96" s="1">
         <v>0.00</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="1" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="B97" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C97" s="1">
         <v>0.00</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="6"/>
       <c r="B98" s="6"/>
       <c r="C98" s="6"/>
       <c r="D98" s="6"/>
     </row>
     <row r="99">
       <c r="A99" s="3" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B99" s="3"/>
       <c r="C99" s="3"/>
       <c r="D99" s="3"/>
     </row>
     <row r="100">
       <c r="A100" s="1" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="B100" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C100" s="1">
         <v>0.00</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="1" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="B101" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C101" s="1">
         <v>0.00</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="1" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B102" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C102" s="1">
         <v>0.00</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="1" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="B103" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C103" s="1">
         <v>0.00</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="1" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="B104" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C104" s="1">
         <v>0.00</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="1" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="B105" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C105" s="1">
         <v>0.00</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="1" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="B106" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C106" s="1">
         <v>0.00</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="1" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="B107" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C107" s="1">
         <v>0.00</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="1" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="B108" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C108" s="1">
         <v>0.00</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="1" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="B109" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C109" s="1">
         <v>0.00</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="1" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="B110" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C110" s="1">
         <v>0.00</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="1" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="B111" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C111" s="1">
-        <v>0.00</v>
+        <v>1.00</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>19</v>
+        <v>127</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="1" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="B112" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C112" s="1">
         <v>0.00</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="1" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="B113" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C113" s="1">
-        <v>0.00</v>
+        <v>1.00</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>19</v>
+        <v>130</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="1" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="B114" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C114" s="1">
         <v>0.00</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="1" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="B115" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C115" s="1">
         <v>0.00</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="1" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="B116" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C116" s="1">
         <v>0.00</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="1" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="B117" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C117" s="1">
-        <v>0.00</v>
+        <v>1.00</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="1" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="B118" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C118" s="1">
-        <v>0.00</v>
+        <v>2.00</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="1" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="B119" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C119" s="1">
         <v>0.00</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="1" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="B120" s="4" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="C120" s="1">
         <v>0.00</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="1" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="B121" s="4" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="C121" s="1">
         <v>0.00</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="1" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="B122" s="4" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="C122" s="1">
-        <v>0.00</v>
+        <v>48.00</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="1" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="B123" s="4" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="C123" s="1">
         <v>0.00</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="1" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="B124" s="4" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="C124" s="1">
         <v>0.00</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="1" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="B125" s="4" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="C125" s="1">
         <v>0.00</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B126" s="4" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="C126" s="1">
         <v>0.00</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="1" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="B127" s="4" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="C127" s="1">
         <v>0.00</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="1" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="B128" s="4" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="C128" s="1">
         <v>0.00</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="1" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="B129" s="4" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="C129" s="1">
         <v>0.00</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="1" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="B130" s="4" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="C130" s="1">
         <v>0.00</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="6"/>
       <c r="B131" s="6"/>
       <c r="C131" s="6"/>
       <c r="D131" s="6"/>
     </row>
     <row r="132">
       <c r="A132" s="3" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="B132" s="3"/>
       <c r="C132" s="3"/>
       <c r="D132" s="3"/>
     </row>
     <row r="133">
       <c r="A133" s="1" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="B133" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C133" s="1">
         <v>0.00</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="1" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="B134" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C134" s="1">
-        <v>0.00</v>
+        <v>1.00</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="1" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="B135" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C135" s="1">
         <v>0.00</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="1" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="B136" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C136" s="1">
         <v>0.00</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="1" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="B137" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C137" s="1">
         <v>0.00</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="1" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="B138" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C138" s="1">
-        <v>0.00</v>
+        <v>1.00</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="1" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="B139" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C139" s="1">
         <v>0.00</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="1" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="B140" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C140" s="1">
         <v>0.00</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="1" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="B141" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C141" s="1">
         <v>0.00</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="1" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="B142" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C142" s="1">
         <v>0.00</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="1" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="B143" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C143" s="1">
         <v>0.00</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="1" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="B144" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C144" s="1">
         <v>0.00</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="1" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="B145" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C145" s="1">
         <v>0.00</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="1" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="B146" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C146" s="1">
         <v>0.00</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="1" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="B147" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C147" s="1">
         <v>0.00</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="1" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="B148" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C148" s="1">
         <v>0.00</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="1" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="B149" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C149" s="1">
         <v>0.00</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="1" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="B150" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C150" s="1">
         <v>0.00</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="1" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="B151" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C151" s="1">
         <v>0.00</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="1" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="B152" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C152" s="1">
         <v>0.00</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="1" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="B153" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C153" s="1">
         <v>0.00</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="1" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="B154" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C154" s="1">
         <v>0.00</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="1" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="B155" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C155" s="1">
         <v>0.00</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="6"/>
       <c r="B156" s="6"/>
       <c r="C156" s="6"/>
       <c r="D156" s="6"/>
     </row>
     <row r="157">
       <c r="A157" s="3" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="B157" s="3"/>
       <c r="C157" s="3"/>
       <c r="D157" s="3"/>
     </row>
     <row r="158">
       <c r="A158" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B158" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C158" s="1">
         <v>0.00</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B159" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C159" s="1">
         <v>0.00</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B160" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C160" s="1">
         <v>0.00</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B161" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C161" s="1">
         <v>0.00</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B162" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C162" s="1">
         <v>0.00</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B163" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C163" s="1">
         <v>0.00</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B164" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C164" s="1">
         <v>0.00</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B165" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C165" s="1">
         <v>0.00</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B166" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C166" s="1">
         <v>0.00</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="6"/>
       <c r="B167" s="6"/>
       <c r="C167" s="6"/>
       <c r="D167" s="6"/>
     </row>
     <row r="168">
       <c r="A168" s="3" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="B168" s="3"/>
       <c r="C168" s="3"/>
       <c r="D168" s="3"/>
     </row>
     <row r="169">
       <c r="A169" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B169" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C169" s="1">
         <v>0.00</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B170" s="4" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="C170" s="1">
         <v>0.00</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B171" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C171" s="1">
         <v>0.00</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="1" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B172" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C172" s="1">
         <v>0.00</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="1" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="B173" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C173" s="1">
         <v>0.00</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="1" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B174" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C174" s="1">
         <v>0.00</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="1" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="B175" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C175" s="1">
         <v>0.00</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="6"/>
       <c r="B176" s="6"/>
       <c r="C176" s="6"/>
       <c r="D176" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A1:A8"/>
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="C5:D5"/>