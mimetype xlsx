--- v0 (2026-04-21)
+++ v1 (2026-06-05)
@@ -1,110 +1,110 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="png" ContentType="image/png"/>
-[...1 lines deleted...]
-  <Default Extension="wmz" ContentType="image/x-wmz"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="svg" ContentType="image/svg"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="emz" ContentType="image/x-emz"/>
+  <Default Extension="wmz" ContentType="image/x-wmz"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="bin" ContentType="application/vnd.ms-office.vbaProject"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="174" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="184">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>2026-04-20</t>
   </si>
   <si>
     <t>SO#</t>
   </si>
   <si>
     <t>208579-023 PO0000427543</t>
   </si>
   <si>
     <t>Customer</t>
   </si>
   <si>
     <t>Bangor Savings Bank</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>180 Middle St Portland</t>
   </si>
   <si>
     <t>Tech Hours</t>
   </si>
   <si>
     <t>Tech Names</t>
   </si>
   <si>
-    <t>2026-04-20: Mason 5.5hrs; Travis 5.5hrs; Avery 5.5hrs; Antonio 5.5</t>
+    <t>2026-04-20: Mason 5.5hrs; Travis 5.5hrs; Avery 5.5hrs; Antonio 5.5 | 2026-04-22: Antonio(8) Travis(8) Seth(4)</t>
   </si>
   <si>
     <t>Job Complete</t>
   </si>
   <si>
-    <t>No</t>
+    <t>Yes</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>AERIAL CONSTRUCTION UNITS</t>
   </si>
   <si>
     <t>04A100 - Aerial 12 Fiber Drop (price per foot included P-hanger, preforms and lags, fiber provided by FirstLight)</t>
   </si>
   <si>
     <t>per ft</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>04A100 - Install  5/16" Strand and pole hardware (includes strand/pole hardware in material pricing) (10M)</t>
   </si>
@@ -204,77 +204,83 @@
   <si>
     <t xml:space="preserve">04A100 - Install Fiber 145 - 288 (fiber provided by FirstLight) </t>
   </si>
   <si>
     <t xml:space="preserve">04A100 - Install Fiber 289 - 432 (fiber provided by FirstLight) </t>
   </si>
   <si>
     <t xml:space="preserve">04A100 - Install Fiber 433 - 864 (fiber provided by FirstLight)  </t>
   </si>
   <si>
     <t xml:space="preserve">04A100 - Delash Only Up to 4 lashing wires </t>
   </si>
   <si>
     <t>04A100 - Relash Only</t>
   </si>
   <si>
     <t>04A100 - Delash / Relash</t>
   </si>
   <si>
     <t>UNDERGROUND UNITS</t>
   </si>
   <si>
     <t>04A200 - Install Fiber In Conduit  1- 144f (price per foot, fiber provided by FirstLight)</t>
   </si>
   <si>
+    <t>2026-04-20: 144 fiber through CCI Manholes</t>
+  </si>
+  <si>
     <t>04A200 - Install Fiber In Conduit  145- 431f (price per foot, fiber provided by FirstLight)</t>
   </si>
   <si>
     <t>04A200 - Install Fiber In Conduit  432- 864f (price per foot, fiber provided by FirstLight)</t>
   </si>
   <si>
     <t>04A200 - Install Cable in Conduit Power Space Adder</t>
   </si>
   <si>
     <t>04A200 - UG Innerduct-Install 1 1/4" duct in conduit. (Innerduct provided by the contractor)</t>
   </si>
   <si>
     <t>per ft/each</t>
   </si>
   <si>
     <t>04A200 - UG Innerduct-Install 3/4" duct in conduit. (Innerduct provided by the contractor)</t>
   </si>
   <si>
     <t>04A200 - UG Innerduct-Install 1/2" duct in conduit. (Innerduct provided by the contractor)</t>
   </si>
   <si>
     <t>04A200 - Install Innerduct in Conduit Power Space Adder</t>
   </si>
   <si>
     <t>04A200 - Install 2" 3 cell-Maxcell in Conduit. (Maxcell provided by contractor)</t>
   </si>
   <si>
+    <t>2026-04-20: OTC Owned</t>
+  </si>
+  <si>
     <t>04A200 - Install 2" 3 cell Maxcell in Conduit Power Space Adder. (Maxcell provided by contractor)</t>
   </si>
   <si>
     <t>04A200 - Rod &amp; Rope &amp; Mule tape (price per foot including detectable muletape)</t>
   </si>
   <si>
     <t xml:space="preserve">04A200 - Rod &amp; Rope &amp; Mule tape in Conduit Power Space Adder </t>
   </si>
   <si>
     <t>04A200 - Open Trench in Grass (Install 2" conduit or less)</t>
   </si>
   <si>
     <t>04A200 - Open Trench in Grass (Install greater than 2" up to 4" conduit)</t>
   </si>
   <si>
     <t>04A200 - Open Trench in Asphalt / Concrete (Price based on local restoration specifications-most likely a bid job)</t>
   </si>
   <si>
     <t>04A200 - Directional Drill (1) 2" conduit or less</t>
   </si>
   <si>
     <t>04A200 - Directional Drill Rock Adder</t>
   </si>
   <si>
     <t>04A200 - Supply/Install a 35' class 5 utility pole in earth</t>
@@ -285,51 +291,51 @@
   <si>
     <t>04A200 - Install Screw Anchor without poleset, 1" x 7' rod w/ triple eye, 10" helix</t>
   </si>
   <si>
     <t>04A200 - Install Ledge Anchor/Pin with poleset, 30" Ledge Pin</t>
   </si>
   <si>
     <t>04A200 - Install Ledge Anchor/Pin without poleset, 30" Ledge Pin</t>
   </si>
   <si>
     <t>04A200 - Install 17x30x17 Fiberglass Hand Hole, 20K lb. cover rating (Firstlight will provide hand hole)</t>
   </si>
   <si>
     <t>04A200 - Install 24x36x30 Cement Handhole w/locking cover, 20k lb cover rating (Firstlight will provide hand hole)</t>
   </si>
   <si>
     <t>04A200 - Install Round 8" Fiberglass Fiber ped- Charles Industry BDG3 (Firstlight will provide ped)</t>
   </si>
   <si>
     <t>04A200 - Install 6' copper ground rod in fiber ped or hand hole, this is so we can bond our shielded fiber/closure safely</t>
   </si>
   <si>
     <t xml:space="preserve">04A200 - UnRack/Rack Telecom Manhole Splice </t>
   </si>
   <si>
-    <t>2026-04-20: Tape match new fiber to existing closure</t>
+    <t>2026-04-20: Tape match new fiber to existing closure | 2026-04-22: 1 @ location 1 - rack fiber and closure onto wall in CCI hole</t>
   </si>
   <si>
     <t xml:space="preserve">04A200 - UnRack/Rack Power Manhole Splice </t>
   </si>
   <si>
     <t xml:space="preserve">04A200 - Pump (De-Water) Manhole </t>
   </si>
   <si>
     <t>2026-04-20: CCI N88A ; CCI N97; CCI 1</t>
   </si>
   <si>
     <t>BUILDING UNITS - CONSTRUCTION</t>
   </si>
   <si>
     <t>04A100 - Site Survey (PDF MOP prepared)</t>
   </si>
   <si>
     <t>04A100 - Building Attachment</t>
   </si>
   <si>
     <t xml:space="preserve">04A100 - Cleat cable to pole or building </t>
   </si>
   <si>
     <t>per foot</t>
   </si>
@@ -366,110 +372,122 @@
   <si>
     <t>04A100 - Two-man Construction Crew (Includes Labor, Equipment and Vehicle)</t>
   </si>
   <si>
     <t>04A100 - Supervisor ( Includes labor &amp; Vehicle)</t>
   </si>
   <si>
     <t>04A300 - Flaggers (per each, per hour)</t>
   </si>
   <si>
     <t>04B000 - Per-Diem (if overnight travel is required)</t>
   </si>
   <si>
     <t>03C100 - Set Up Fee (Jobs w/ Gross Value &lt; $1,000 or &gt; 75 mile radius from contractors office)</t>
   </si>
   <si>
     <t>SPLICING UNITS</t>
   </si>
   <si>
     <t>04B000 - Install Fiber Rack/Wall/Pole mount FDP and splice 6 fibers (FDP supplied by FirstLight)</t>
   </si>
   <si>
     <t>04B000 - Install Fiber Rack/Wall/Pole mount FDP and splice 12 fibers (FDP supplied by FirstLight)</t>
   </si>
   <si>
+    <t>2026-04-22: 1 @ customer Demarc</t>
+  </si>
+  <si>
     <t>04B000 - Install/Supply backboard (contractor provides the plywood backboard)</t>
   </si>
   <si>
     <t>04B000 - Enter Fiber FDP/Rack/Wall/Pole Mount/ONT/Cabinet (SPLICING/PATCHING STRANDS THRU ONLY)</t>
   </si>
   <si>
     <t>04B000 - Install 6 pack w/pigtail in rackmount and splice 6 fibers (Provided by Firstlight)</t>
   </si>
   <si>
     <t>04B000 - Install 12 pack w/pigtail in rackmount and splice 12 fibers (Provided by Firstlight)</t>
   </si>
   <si>
     <t>04B000 - Install SNAP (Residential fiber closure)</t>
   </si>
   <si>
     <t xml:space="preserve">04B000 - Open / Split buffer tube in existing SNAP </t>
   </si>
   <si>
     <t>04B000 - Prep additional fiber into SNAP</t>
   </si>
   <si>
     <t>04B000 - Enter SNAP (SPLICING/PATCHING STRANDS THRU ONLY)</t>
   </si>
   <si>
     <t>04B000 - Coyote Drop Enclosure(DTC-101) (For Fiber Drop Restoration) (Provided by contractor)</t>
   </si>
   <si>
     <t>04B000 - Install additional fiber tail into fiber closure (Tyco's, Coyotes &amp; Raychems)</t>
   </si>
   <si>
+    <t>2026-04-22: 1 at location 1</t>
+  </si>
+  <si>
     <t>04B000 - Prep/Install Ring Cut Splice Closure (Tyco C or D)</t>
   </si>
   <si>
     <t>04B000 - Prep/Install Butt Splice Closure (Tyco C or D)</t>
   </si>
   <si>
     <t>04B000 - Prep/Install end splice closure on a single fiber tail to feed a drop (Tyco C or D)</t>
   </si>
   <si>
     <t>04B000 - Open / Split Buffer Tube in existing fiber closure (Tyco's, Coyotes &amp; Raychems)</t>
   </si>
   <si>
+    <t>2026-04-22: 1 @ location 1</t>
+  </si>
+  <si>
     <t>04B000 - Add snowshoe (adding single snowshoe to exisitng slack loop or splice) (17" snowshoe provided by contractor)</t>
   </si>
   <si>
     <t>04B000 - Enter Tyco/Coyote/Raychem or equivalent-(Splice prep charge less than 12 fibers spliced, anything over 12, the entry fee charge is waved.)</t>
   </si>
   <si>
     <t>04A100 - Strap Out Splice Closure (Deltec / Heads)</t>
   </si>
   <si>
     <t xml:space="preserve">04A100 - De/Re Splice Enclosure </t>
   </si>
   <si>
     <t>04B000 - Fiber Splices 1-12</t>
   </si>
   <si>
     <t>per fiber</t>
   </si>
   <si>
+    <t>2026-04-22: 1 at location 1, 1 at NEW MPOE box, 12 at customer location</t>
+  </si>
+  <si>
     <t>04B000 - Fiber Splices 13-36</t>
   </si>
   <si>
     <t>04B000 - Fiber Splices 37-60</t>
   </si>
   <si>
     <t>04B000 - Fiber Splices 61-72</t>
   </si>
   <si>
     <t>04B000 - Fiber Splices 73-96</t>
   </si>
   <si>
     <t>04B000 - Fiber Splices 97-144</t>
   </si>
   <si>
     <t>04B000 - Fiber Splices &gt;145</t>
   </si>
   <si>
     <t>04B000 - 1-36 Ribbon (1 to 3 ribbon, price per ribbon)</t>
   </si>
   <si>
     <t>per ribbon</t>
   </si>
   <si>
     <t>04B000 - 36-72 Ribbon (3 to 6 ribbon, price per ribbon)</t>
@@ -507,81 +525,93 @@
   <si>
     <t>Materials - 04B000 - Add tray SNAP</t>
   </si>
   <si>
     <t>Materials - 04D100 - Add Slack Basket Tyco C</t>
   </si>
   <si>
     <t>Materials - 04D100 - Add Slack Basket Tyco D or 600</t>
   </si>
   <si>
     <t>Materials - 04D100 - Add Mounting Bracket Tyco 600</t>
   </si>
   <si>
     <t>Materials - 04D100 - Add Mounting Bracket Tyco D or C</t>
   </si>
   <si>
     <t>Materials - 04D100 - Add Gel drop seal kit for Tyco</t>
   </si>
   <si>
     <t>Materials - 04B000 - Add single snowshoe</t>
   </si>
   <si>
     <t>Materials - Rack Mount FDP</t>
   </si>
   <si>
+    <t>2026-04-22: 1 at customer location OTC Owned</t>
+  </si>
+  <si>
     <t>Materials - Wall Mount FDP</t>
   </si>
   <si>
+    <t>2026-04-22: 1 OTC purchased junction box(FL-FSO-72R-4/24DS…$255.50 EA)</t>
+  </si>
+  <si>
     <t>Materials - Drop Cable Deadend</t>
   </si>
   <si>
     <t>Materials - 1/4" Guy Grip Deadend</t>
   </si>
   <si>
     <t>Materials - 5/16" Guy Grip Deadend</t>
   </si>
   <si>
     <t>Materials - ADSS Limited Tension Deadend w/Thimble Clevis &amp; Extension Link</t>
   </si>
   <si>
     <t>Materials - ADSS Light Tension Deadend</t>
   </si>
   <si>
     <t>Materials - ADSS Stand-off Bracket</t>
   </si>
   <si>
     <t>Materials - ADSS Tangent Clamp</t>
   </si>
   <si>
     <t>BUILDING UNITS - SPLICING</t>
   </si>
   <si>
+    <t>2026-04-22: Cleated 50 feet of 144f to interior of building</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-22: install 100' of Plenum at customer from MPOE </t>
+  </si>
+  <si>
     <t>ADDITIONAL UNITS - SPLICING</t>
   </si>
   <si>
-    <t>2026-04-20: Two techs at 1 hour - Customer could only get us access into basement of 180 middle - access from manhole comes in from 178 middle. Customer of 178 allowed us to pull 144 into basement but no further work as it needs to be scheduled. will have to make a return trip due to ISP survey not showing building management info for 178 || another 1 hour each tech car parked on MH needed and was an hour before we could gain access</t>
+    <t>2026-04-20: Two techs at 1 hour - Customer could only get us access into basement of 180 middle - access from manhole comes in from 178 middle. Customer of 178 allowed us to pull 144 into basement but no further work as it needs to be scheduled. will have to make a return trip due to ISP survey not showing building management info for 178 || another 1 hour each tech car parked on MH needed and was an hour before we could gain access | 2026-04-22: 2 technicians @ 1 hour each</t>
   </si>
   <si>
     <t>2026-04-20: 1 crew at 1 hour  Customer could only get us access into basement of 180 middle - access from manhole comes in from 178 middle. Customer of 178 allowed us to pull 144 into basement but no further work as it needs to be scheduled. will have to make a return trip due to ISP survey not showing building management info for 178 || another 1 hour for crew due to car parked on MH needed and was an hour before we could gain access</t>
   </si>
   <si>
     <t>2026-04-20: 4 flaggers - intersection work</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="58"/>
       <color/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -969,93 +999,93 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"></Relationship></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView tabSelected="true" workbookViewId="0">
       <pane activePane="TopLeft" state="frozen" topLeftCell="A10" ySplit="9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col customWidth="true" max="1" min="1" width="132"/>
     <col customWidth="true" max="2" min="2" width="16.5"/>
     <col customWidth="true" max="3" min="3" width="13"/>
     <col customWidth="true" max="4" min="4" width="55"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2">
-        <v>8764</v>
+        <v>8957</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1"/>
     </row>
     <row r="2">
       <c r="B2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="1"/>
     </row>
     <row r="3">
       <c r="B3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="1"/>
     </row>
     <row r="4">
       <c r="B4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="1"/>
     </row>
     <row r="5">
       <c r="B5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="1">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="D5" s="1"/>
     </row>
     <row r="6">
       <c r="B6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="5"/>
     </row>
     <row r="7">
       <c r="B7" s="4"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
     </row>
     <row r="8">
       <c r="B8" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="5"/>
@@ -1587,1722 +1617,1722 @@
     <row r="47">
       <c r="A47" s="6"/>
       <c r="B47" s="6"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
     </row>
     <row r="48">
       <c r="A48" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B48" s="3"/>
       <c r="C48" s="3"/>
       <c r="D48" s="3"/>
     </row>
     <row r="49">
       <c r="A49" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C49" s="1">
         <v>500.00</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>19</v>
+        <v>60</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C50" s="1">
         <v>0.00</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C51" s="1">
         <v>0.00</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B52" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C52" s="1">
         <v>0.00</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B53" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C53" s="1">
         <v>0.00</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B54" s="4" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C54" s="1">
         <v>0.00</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C55" s="1">
         <v>0.00</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C56" s="1">
         <v>0.00</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C57" s="1">
         <v>290.00</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>19</v>
+        <v>70</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B58" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C58" s="1">
         <v>0.00</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B59" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C59" s="1">
         <v>290.00</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B60" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C60" s="1">
         <v>0.00</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B61" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C61" s="1">
         <v>0.00</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B62" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C62" s="1">
         <v>0.00</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B63" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C63" s="1">
         <v>0.00</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B64" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C64" s="1">
         <v>0.00</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B65" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C65" s="1">
         <v>0.00</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B66" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C66" s="1">
         <v>0.00</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B67" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C67" s="1">
         <v>0.00</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B68" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C68" s="1">
         <v>0.00</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B69" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C69" s="1">
         <v>0.00</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B70" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C70" s="1">
         <v>0.00</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B71" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C71" s="1">
         <v>0.00</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B72" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C72" s="1">
         <v>0.00</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B73" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C73" s="1">
         <v>0.00</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B74" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C74" s="1">
         <v>0.00</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B75" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C75" s="1">
-        <v>1.00</v>
+        <v>2.00</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B76" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C76" s="1">
         <v>0.00</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B77" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C77" s="1">
         <v>3.00</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="6"/>
       <c r="B78" s="6"/>
       <c r="C78" s="6"/>
       <c r="D78" s="6"/>
     </row>
     <row r="79">
       <c r="A79" s="3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B79" s="3"/>
       <c r="C79" s="3"/>
       <c r="D79" s="3"/>
     </row>
     <row r="80">
       <c r="A80" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B80" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C80" s="1">
         <v>0.00</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B81" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C81" s="1">
         <v>0.00</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B82" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C82" s="1">
         <v>0.00</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B83" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C83" s="1">
         <v>0.00</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B84" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C84" s="1">
         <v>0.00</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B85" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C85" s="1">
         <v>0.00</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B86" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C86" s="1">
         <v>0.00</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B87" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C87" s="1">
         <v>0.00</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B88" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C88" s="1">
         <v>0.00</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="6"/>
       <c r="B89" s="6"/>
       <c r="C89" s="6"/>
       <c r="D89" s="6"/>
     </row>
     <row r="90">
       <c r="A90" s="3" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B90" s="3"/>
       <c r="C90" s="3"/>
       <c r="D90" s="3"/>
     </row>
     <row r="91">
       <c r="A91" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B91" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C91" s="1">
         <v>0.00</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B92" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C92" s="1">
         <v>0.00</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B93" s="4" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="C93" s="1">
         <v>0.00</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B94" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C94" s="1">
         <v>0.00</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B95" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C95" s="1">
         <v>0.00</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="1" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B96" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C96" s="1">
         <v>0.00</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B97" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C97" s="1">
         <v>0.00</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="6"/>
       <c r="B98" s="6"/>
       <c r="C98" s="6"/>
       <c r="D98" s="6"/>
     </row>
     <row r="99">
       <c r="A99" s="3" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B99" s="3"/>
       <c r="C99" s="3"/>
       <c r="D99" s="3"/>
     </row>
     <row r="100">
       <c r="A100" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B100" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C100" s="1">
         <v>0.00</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B101" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C101" s="1">
-        <v>0.00</v>
+        <v>1.00</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>19</v>
+        <v>116</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="1" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B102" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C102" s="1">
         <v>0.00</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="1" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B103" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C103" s="1">
         <v>0.00</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="1" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B104" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C104" s="1">
         <v>0.00</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="1" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B105" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C105" s="1">
         <v>0.00</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="1" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B106" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C106" s="1">
         <v>0.00</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="1" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B107" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C107" s="1">
         <v>0.00</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="1" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B108" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C108" s="1">
         <v>0.00</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="1" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B109" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C109" s="1">
         <v>0.00</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B110" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C110" s="1">
         <v>0.00</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="1" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B111" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C111" s="1">
-        <v>0.00</v>
+        <v>1.00</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>19</v>
+        <v>127</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="1" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B112" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C112" s="1">
         <v>0.00</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="1" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="B113" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C113" s="1">
         <v>0.00</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="1" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="B114" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C114" s="1">
         <v>0.00</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="1" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="B115" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C115" s="1">
-        <v>0.00</v>
+        <v>1.00</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>19</v>
+        <v>132</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="1" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="B116" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C116" s="1">
         <v>0.00</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="1" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="B117" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C117" s="1">
-        <v>0.00</v>
+        <v>1.00</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>19</v>
+        <v>132</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="1" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="B118" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C118" s="1">
         <v>0.00</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="1" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="B119" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C119" s="1">
         <v>0.00</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="1" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="B120" s="4" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="C120" s="1">
-        <v>0.00</v>
+        <v>2.00</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>19</v>
+        <v>139</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="1" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="B121" s="4" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="C121" s="1">
         <v>0.00</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="1" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="B122" s="4" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="C122" s="1">
         <v>0.00</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="1" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="B123" s="4" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="C123" s="1">
         <v>0.00</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="1" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="B124" s="4" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="C124" s="1">
         <v>0.00</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B125" s="4" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="C125" s="1">
         <v>0.00</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="1" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="B126" s="4" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="C126" s="1">
         <v>0.00</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="1" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="B127" s="4" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="C127" s="1">
         <v>0.00</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="1" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="B128" s="4" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="C128" s="1">
         <v>0.00</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="1" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="B129" s="4" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="C129" s="1">
         <v>0.00</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="1" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="B130" s="4" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="C130" s="1">
         <v>0.00</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="6"/>
       <c r="B131" s="6"/>
       <c r="C131" s="6"/>
       <c r="D131" s="6"/>
     </row>
     <row r="132">
       <c r="A132" s="3" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="B132" s="3"/>
       <c r="C132" s="3"/>
       <c r="D132" s="3"/>
     </row>
     <row r="133">
       <c r="A133" s="1" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="B133" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C133" s="1">
         <v>0.00</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="1" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="B134" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C134" s="1">
         <v>0.00</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="1" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="B135" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C135" s="1">
         <v>0.00</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="1" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="B136" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C136" s="1">
         <v>0.00</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="1" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="B137" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C137" s="1">
         <v>0.00</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="1" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="B138" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C138" s="1">
         <v>0.00</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="1" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="B139" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C139" s="1">
         <v>0.00</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="1" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="B140" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C140" s="1">
         <v>0.00</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="1" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="B141" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C141" s="1">
         <v>0.00</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="1" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="B142" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C142" s="1">
         <v>0.00</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="1" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="B143" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C143" s="1">
         <v>0.00</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="1" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="B144" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C144" s="1">
         <v>0.00</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="1" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="B145" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C145" s="1">
         <v>0.00</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="1" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="B146" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C146" s="1">
         <v>0.00</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="1" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="B147" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C147" s="1">
-        <v>0.00</v>
+        <v>1.00</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>19</v>
+        <v>167</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="B148" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C148" s="1">
-        <v>0.00</v>
+        <v>1.00</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>19</v>
+        <v>169</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="1" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="B149" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C149" s="1">
         <v>0.00</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="1" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="B150" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C150" s="1">
         <v>0.00</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="1" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="B151" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C151" s="1">
         <v>0.00</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="1" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="B152" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C152" s="1">
         <v>0.00</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="1" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="B153" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C153" s="1">
         <v>0.00</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="1" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="B154" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C154" s="1">
         <v>0.00</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="1" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="B155" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C155" s="1">
         <v>0.00</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="6"/>
       <c r="B156" s="6"/>
       <c r="C156" s="6"/>
       <c r="D156" s="6"/>
     </row>
     <row r="157">
       <c r="A157" s="3" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="B157" s="3"/>
       <c r="C157" s="3"/>
       <c r="D157" s="3"/>
     </row>
     <row r="158">
       <c r="A158" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B158" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C158" s="1">
         <v>0.00</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B159" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C159" s="1">
         <v>0.00</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B160" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C160" s="1">
-        <v>0.00</v>
+        <v>50.00</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>19</v>
+        <v>178</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B161" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C161" s="1">
         <v>0.00</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B162" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C162" s="1">
         <v>0.00</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B163" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C163" s="1">
         <v>0.00</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B164" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C164" s="1">
         <v>0.00</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B165" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C165" s="1">
-        <v>0.00</v>
+        <v>100.00</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>19</v>
+        <v>179</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B166" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C166" s="1">
         <v>0.00</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="6"/>
       <c r="B167" s="6"/>
       <c r="C167" s="6"/>
       <c r="D167" s="6"/>
     </row>
     <row r="168">
       <c r="A168" s="3" t="s">
-        <v>170</v>
+        <v>180</v>
       </c>
       <c r="B168" s="3"/>
       <c r="C168" s="3"/>
       <c r="D168" s="3"/>
     </row>
     <row r="169">
       <c r="A169" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B169" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C169" s="1">
         <v>0.00</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B170" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C170" s="1">
-        <v>4.00</v>
+        <v>6.00</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>171</v>
+        <v>181</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B171" s="4" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="C171" s="1">
         <v>2.00</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>172</v>
+        <v>182</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B172" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C172" s="1">
         <v>0.00</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B173" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C173" s="1">
         <v>5.50</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>173</v>
+        <v>183</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="1" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B174" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C174" s="1">
         <v>0.00</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B175" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C175" s="1">
         <v>0.00</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="6"/>
       <c r="B176" s="6"/>
       <c r="C176" s="6"/>
       <c r="D176" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A1:A8"/>
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="C5:D5"/>