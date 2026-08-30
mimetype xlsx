--- v1 (2026-06-05)
+++ v2 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
-  <Default Extension="svg" ContentType="image/svg"/>
-  <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="emz" ContentType="image/x-emz"/>
   <Default Extension="wmz" ContentType="image/x-wmz"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="svg" ContentType="image/svg"/>
   <Default Extension="bin" ContentType="application/vnd.ms-office.vbaProject"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>