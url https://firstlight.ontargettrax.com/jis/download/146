--- v0 (2026-03-01)
+++ v1 (2026-04-21)
@@ -1,130 +1,133 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="tiff" ContentType="image/tiff"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="svg" ContentType="image/svg"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
-  <Default Extension="bmp" ContentType="image/bmp"/>
-[...2 lines deleted...]
-  <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="emz" ContentType="image/x-emz"/>
   <Default Extension="wmz" ContentType="image/x-wmz"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="bin" ContentType="application/vnd.ms-office.vbaProject"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="180">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>2026-02-26</t>
   </si>
   <si>
     <t>SO#</t>
   </si>
   <si>
     <t>221162-001 PO0000426658</t>
   </si>
   <si>
     <t>Customer</t>
   </si>
   <si>
     <t>Sweetser</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>43 INDUSTRIAL PARK RD, SACO, ME 04072, LL1 floor</t>
   </si>
   <si>
     <t>Tech Hours</t>
   </si>
   <si>
     <t>Tech Names</t>
   </si>
   <si>
+    <t>2026-03-06: Avery(3hrs)Seth(3hrs)Charlie(3hrs) | 2026-03-18: Avery(5hrs)Charlie(5hrs)Seth(5hrs) | 2026-03-19: Avery(7hrs)Seth(7hrs | 2026-03-19: Duplicate (Dont USE)</t>
+  </si>
+  <si>
+    <t>Job Complete</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>Unit</t>
+  </si>
+  <si>
+    <t>Quantity</t>
+  </si>
+  <si>
+    <t>Notes</t>
+  </si>
+  <si>
+    <t>AERIAL CONSTRUCTION UNITS</t>
+  </si>
+  <si>
+    <t>04A100 - Aerial 12 Fiber Drop (price per foot included P-hanger, preforms and lags, fiber provided by FirstLight)</t>
+  </si>
+  <si>
+    <t>per ft</t>
+  </si>
+  <si>
     <t/>
   </si>
   <si>
-    <t>Job Complete</t>
-[...22 lines deleted...]
-  <si>
     <t>04A100 - Install  5/16" Strand and pole hardware (includes strand/pole hardware in material pricing) (10M)</t>
   </si>
   <si>
     <t>04A100 - Install  5/16" Strand and pole hardware (without strand in material pricing but includes pole hardware) (10M)</t>
   </si>
   <si>
     <t>04A100 - Install  1/4" Strand and pole hardware (includes strand/pole hardware in material pricing) (6M)</t>
   </si>
   <si>
     <t>04A100 - Install  1/4" Strand and pole hardware (without strand in material pricing but includes pole hardware) (6M)</t>
   </si>
   <si>
     <t>04A100 - Re-sag plant (includes redresssing the pole…respace, shorten or lengthen lashing wire)</t>
   </si>
   <si>
     <t>per span</t>
   </si>
   <si>
     <t>04A100 - Wreck out (includes all hardware, strand, fiber, and disposal)</t>
   </si>
   <si>
     <t>04A100 - Install/ supply 5/16" Down guy (includes appropriate hardware and 6' guard, includes strand)</t>
   </si>
   <si>
     <t>per each</t>
@@ -177,107 +180,119 @@
   <si>
     <t>04A100 - X-Arm Supply &amp; Install (Fiberglass 36")</t>
   </si>
   <si>
     <t>04A100 - Pole Transfer - Straight</t>
   </si>
   <si>
     <t xml:space="preserve">per each </t>
   </si>
   <si>
     <t>04A100 - Pole Transfer - Curved</t>
   </si>
   <si>
     <t>04A100 - Pole Transfer - Junction</t>
   </si>
   <si>
     <t>04A100 - Pole Transfer - Dead End</t>
   </si>
   <si>
     <t xml:space="preserve">04A100 - Pole Transfer - Four Way Junction or more </t>
   </si>
   <si>
     <t xml:space="preserve">04A100 - Install Fiber 001 - 144 (fiber provided by FirstLight) </t>
   </si>
   <si>
+    <t>2026-03-19: Ran 12ct drop two pole spans to existing can from riser pole</t>
+  </si>
+  <si>
     <t xml:space="preserve">04A100 - Install Fiber 145 - 288 (fiber provided by FirstLight) </t>
   </si>
   <si>
     <t xml:space="preserve">04A100 - Install Fiber 289 - 432 (fiber provided by FirstLight) </t>
   </si>
   <si>
     <t xml:space="preserve">04A100 - Install Fiber 433 - 864 (fiber provided by FirstLight)  </t>
   </si>
   <si>
     <t xml:space="preserve">04A100 - Delash Only Up to 4 lashing wires </t>
   </si>
   <si>
     <t>04A100 - Relash Only</t>
   </si>
   <si>
     <t>04A100 - Delash / Relash</t>
   </si>
   <si>
     <t>UNDERGROUND UNITS</t>
   </si>
   <si>
     <t>04A200 - Install Fiber In Conduit  1- 144f (price per foot, fiber provided by FirstLight)</t>
   </si>
   <si>
+    <t>2026-03-19: Pulled 12ct flat drop 480ft underground into customer MPOE</t>
+  </si>
+  <si>
     <t>04A200 - Install Fiber In Conduit  145- 431f (price per foot, fiber provided by FirstLight)</t>
   </si>
   <si>
     <t>04A200 - Install Fiber In Conduit  432- 864f (price per foot, fiber provided by FirstLight)</t>
   </si>
   <si>
     <t>04A200 - Install Cable in Conduit Power Space Adder</t>
   </si>
   <si>
     <t>04A200 - UG Innerduct-Install 1 1/4" duct in conduit. (Innerduct provided by the contractor)</t>
   </si>
   <si>
     <t>per ft/each</t>
   </si>
   <si>
     <t>04A200 - UG Innerduct-Install 3/4" duct in conduit. (Innerduct provided by the contractor)</t>
   </si>
   <si>
     <t>04A200 - UG Innerduct-Install 1/2" duct in conduit. (Innerduct provided by the contractor)</t>
   </si>
   <si>
+    <t>2026-03-19: Utilized innerduct from riser pipe at base of pole to out onto the strand</t>
+  </si>
+  <si>
     <t>04A200 - Install Innerduct in Conduit Power Space Adder</t>
   </si>
   <si>
     <t>04A200 - Install 2" 3 cell-Maxcell in Conduit. (Maxcell provided by contractor)</t>
   </si>
   <si>
     <t>04A200 - Install 2" 3 cell Maxcell in Conduit Power Space Adder. (Maxcell provided by contractor)</t>
   </si>
   <si>
     <t>04A200 - Rod &amp; Rope &amp; Mule tape (price per foot including detectable muletape)</t>
   </si>
   <si>
+    <t>2026-03-18: Rodded and roped existing conduit and placed tracer tape through conduit</t>
+  </si>
+  <si>
     <t xml:space="preserve">04A200 - Rod &amp; Rope &amp; Mule tape in Conduit Power Space Adder </t>
   </si>
   <si>
     <t>04A200 - Open Trench in Grass (Install 2" conduit or less)</t>
   </si>
   <si>
     <t>04A200 - Open Trench in Grass (Install greater than 2" up to 4" conduit)</t>
   </si>
   <si>
     <t>04A200 - Open Trench in Asphalt / Concrete (Price based on local restoration specifications-most likely a bid job)</t>
   </si>
   <si>
     <t>04A200 - Directional Drill (1) 2" conduit or less</t>
   </si>
   <si>
     <t>04A200 - Directional Drill Rock Adder</t>
   </si>
   <si>
     <t>04A200 - Supply/Install a 35' class 5 utility pole in earth</t>
   </si>
   <si>
     <t>04A200 - Install Screw Anchor with poleset, 1" x 7' rod w/ triple eye, 10" helix</t>
   </si>
   <si>
     <t>04A200 - Install Screw Anchor without poleset, 1" x 7' rod w/ triple eye, 10" helix</t>
@@ -357,98 +372,110 @@
   <si>
     <t>04A100 - Two-man Construction Crew (Includes Labor, Equipment and Vehicle)</t>
   </si>
   <si>
     <t>04A100 - Supervisor ( Includes labor &amp; Vehicle)</t>
   </si>
   <si>
     <t>04A300 - Flaggers (per each, per hour)</t>
   </si>
   <si>
     <t>04B000 - Per-Diem (if overnight travel is required)</t>
   </si>
   <si>
     <t>03C100 - Set Up Fee (Jobs w/ Gross Value &lt; $1,000 or &gt; 75 mile radius from contractors office)</t>
   </si>
   <si>
     <t>SPLICING UNITS</t>
   </si>
   <si>
     <t>04B000 - Install Fiber Rack/Wall/Pole mount FDP and splice 6 fibers (FDP supplied by FirstLight)</t>
   </si>
   <si>
     <t>04B000 - Install Fiber Rack/Wall/Pole mount FDP and splice 12 fibers (FDP supplied by FirstLight)</t>
   </si>
   <si>
+    <t>2026-03-19: ONT provided rack mount installed at customer location</t>
+  </si>
+  <si>
     <t>04B000 - Install/Supply backboard (contractor provides the plywood backboard)</t>
   </si>
   <si>
     <t>04B000 - Enter Fiber FDP/Rack/Wall/Pole Mount/ONT/Cabinet (SPLICING/PATCHING STRANDS THRU ONLY)</t>
   </si>
   <si>
     <t>04B000 - Install 6 pack w/pigtail in rackmount and splice 6 fibers (Provided by Firstlight)</t>
   </si>
   <si>
     <t>04B000 - Install 12 pack w/pigtail in rackmount and splice 12 fibers (Provided by Firstlight)</t>
   </si>
   <si>
     <t>04B000 - Install SNAP (Residential fiber closure)</t>
   </si>
   <si>
     <t xml:space="preserve">04B000 - Open / Split buffer tube in existing SNAP </t>
   </si>
   <si>
     <t>04B000 - Prep additional fiber into SNAP</t>
   </si>
   <si>
     <t>04B000 - Enter SNAP (SPLICING/PATCHING STRANDS THRU ONLY)</t>
   </si>
   <si>
     <t>04B000 - Coyote Drop Enclosure(DTC-101) (For Fiber Drop Restoration) (Provided by contractor)</t>
   </si>
   <si>
     <t>04B000 - Install additional fiber tail into fiber closure (Tyco's, Coyotes &amp; Raychems)</t>
   </si>
   <si>
+    <t>2026-03-19: 1@location 3</t>
+  </si>
+  <si>
     <t>04B000 - Prep/Install Ring Cut Splice Closure (Tyco C or D)</t>
   </si>
   <si>
     <t>04B000 - Prep/Install Butt Splice Closure (Tyco C or D)</t>
   </si>
   <si>
     <t>04B000 - Prep/Install end splice closure on a single fiber tail to feed a drop (Tyco C or D)</t>
   </si>
   <si>
     <t>04B000 - Open / Split Buffer Tube in existing fiber closure (Tyco's, Coyotes &amp; Raychems)</t>
   </si>
   <si>
     <t>04B000 - Add snowshoe (adding single snowshoe to exisitng slack loop or splice) (17" snowshoe provided by contractor)</t>
   </si>
   <si>
+    <t>2026-03-19: 2@location 3</t>
+  </si>
+  <si>
     <t>04B000 - Enter Tyco/Coyote/Raychem or equivalent-(Splice prep charge less than 12 fibers spliced, anything over 12, the entry fee charge is waved.)</t>
   </si>
   <si>
+    <t>2026-03-06: 1 @ Location 1 &amp; 2 | 2026-03-19: 1@location 3</t>
+  </si>
+  <si>
     <t>04A100 - Strap Out Splice Closure (Deltec / Heads)</t>
   </si>
   <si>
     <t xml:space="preserve">04A100 - De/Re Splice Enclosure </t>
   </si>
   <si>
     <t>04B000 - Fiber Splices 1-12</t>
   </si>
   <si>
     <t>per fiber</t>
   </si>
   <si>
     <t>04B000 - Fiber Splices 13-36</t>
   </si>
   <si>
     <t>04B000 - Fiber Splices 37-60</t>
   </si>
   <si>
     <t>04B000 - Fiber Splices 61-72</t>
   </si>
   <si>
     <t>04B000 - Fiber Splices 73-96</t>
   </si>
   <si>
     <t>04B000 - Fiber Splices 97-144</t>
@@ -498,78 +525,87 @@
   <si>
     <t>Materials - 04B000 - Add tray SNAP</t>
   </si>
   <si>
     <t>Materials - 04D100 - Add Slack Basket Tyco C</t>
   </si>
   <si>
     <t>Materials - 04D100 - Add Slack Basket Tyco D or 600</t>
   </si>
   <si>
     <t>Materials - 04D100 - Add Mounting Bracket Tyco 600</t>
   </si>
   <si>
     <t>Materials - 04D100 - Add Mounting Bracket Tyco D or C</t>
   </si>
   <si>
     <t>Materials - 04D100 - Add Gel drop seal kit for Tyco</t>
   </si>
   <si>
     <t>Materials - 04B000 - Add single snowshoe</t>
   </si>
   <si>
     <t>Materials - Rack Mount FDP</t>
   </si>
   <si>
+    <t>2026-03-19: 1@customer location</t>
+  </si>
+  <si>
     <t>Materials - Wall Mount FDP</t>
   </si>
   <si>
     <t>Materials - Drop Cable Deadend</t>
   </si>
   <si>
     <t>Materials - 1/4" Guy Grip Deadend</t>
   </si>
   <si>
     <t>Materials - 5/16" Guy Grip Deadend</t>
   </si>
   <si>
     <t>Materials - ADSS Limited Tension Deadend w/Thimble Clevis &amp; Extension Link</t>
   </si>
   <si>
     <t>Materials - ADSS Light Tension Deadend</t>
   </si>
   <si>
     <t>Materials - ADSS Stand-off Bracket</t>
   </si>
   <si>
     <t>Materials - ADSS Tangent Clamp</t>
   </si>
   <si>
     <t>BUILDING UNITS - SPLICING</t>
   </si>
   <si>
+    <t>2026-03-19: Cleated 20ft of innerduct to provide pathway for drop to run to strand from conduit entrance</t>
+  </si>
+  <si>
     <t>ADDITIONAL UNITS - SPLICING</t>
+  </si>
+  <si>
+    <t>2026-03-06: 3@3hrs for trying to locate possible MH. Used a locator to follow conduits from riser pole-building, shoveling snow where there could possibly be a MH.We had no luck finding where one could be | 2026-03-18: 3@5hrs to locate possible MH, and found no MH but straight line to riser pole</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="58"/>
       <color/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color/>
       <name val="Calibri"/>
@@ -993,51 +1029,51 @@
       <c r="D2" s="1"/>
     </row>
     <row r="3">
       <c r="B3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="1"/>
     </row>
     <row r="4">
       <c r="B4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="1"/>
     </row>
     <row r="5">
       <c r="B5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="1">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="D5" s="1"/>
     </row>
     <row r="6">
       <c r="B6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="5"/>
     </row>
     <row r="7">
       <c r="B7" s="4"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
     </row>
     <row r="8">
       <c r="B8" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="5"/>
@@ -1051,2249 +1087,2249 @@
         <v>14</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
     </row>
     <row r="11">
       <c r="A11" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="1">
         <v>0.00</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="1">
         <v>0.00</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="1">
         <v>0.00</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="1">
         <v>0.00</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="1">
         <v>0.00</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C16" s="1">
         <v>0.00</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="1">
         <v>0.00</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C18" s="1">
         <v>0.00</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C19" s="1">
         <v>0.00</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C20" s="1">
         <v>0.00</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C21" s="1">
         <v>0.00</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C22" s="1">
         <v>0.00</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C23" s="1">
         <v>0.00</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C24" s="1">
         <v>0.00</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C25" s="1">
         <v>0.00</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C26" s="1">
         <v>0.00</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C27" s="1">
         <v>0.00</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C28" s="1">
         <v>0.00</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C29" s="1">
         <v>0.00</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C30" s="1">
         <v>0.00</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C31" s="1">
         <v>0.00</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C32" s="1">
         <v>0.00</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C33" s="1">
         <v>0.00</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C34" s="1">
         <v>0.00</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C35" s="1">
         <v>0.00</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B36" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C36" s="1">
         <v>0.00</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C37" s="1">
         <v>0.00</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C38" s="1">
         <v>0.00</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B39" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C39" s="1">
         <v>0.00</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B40" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C40" s="1">
-        <v>0.00</v>
+        <v>420.00</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B41" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C41" s="1">
         <v>0.00</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C42" s="1">
         <v>0.00</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B43" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C43" s="1">
         <v>0.00</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B44" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C44" s="1">
         <v>0.00</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C45" s="1">
         <v>0.00</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C46" s="1">
         <v>0.00</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="6"/>
       <c r="B47" s="6"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
     </row>
     <row r="48">
       <c r="A48" s="3" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B48" s="3"/>
       <c r="C48" s="3"/>
       <c r="D48" s="3"/>
     </row>
     <row r="49">
       <c r="A49" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C49" s="1">
-        <v>0.00</v>
+        <v>480.00</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="1" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C50" s="1">
         <v>0.00</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="1" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C51" s="1">
         <v>0.00</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="1" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B52" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C52" s="1">
         <v>0.00</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B53" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C53" s="1">
         <v>0.00</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="1" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B54" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C54" s="1">
         <v>0.00</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="1" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B55" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C55" s="1">
-        <v>0.00</v>
+        <v>25.00</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B56" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="B56" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" s="1">
         <v>0.00</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="1" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="B57" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C57" s="1">
         <v>0.00</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="1" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B58" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C58" s="1">
         <v>0.00</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="1" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="B59" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C59" s="1">
-        <v>0.00</v>
+        <v>430.00</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>10</v>
+        <v>74</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="1" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="B60" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C60" s="1">
         <v>0.00</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="1" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="B61" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C61" s="1">
         <v>0.00</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="1" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="B62" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C62" s="1">
         <v>0.00</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="1" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="B63" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C63" s="1">
         <v>0.00</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="1" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="B64" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C64" s="1">
         <v>0.00</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="1" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="B65" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C65" s="1">
         <v>0.00</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="1" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="B66" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C66" s="1">
         <v>0.00</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="1" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="B67" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C67" s="1">
         <v>0.00</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="1" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="B68" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C68" s="1">
         <v>0.00</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="1" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="B69" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C69" s="1">
         <v>0.00</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="1" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="B70" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C70" s="1">
         <v>0.00</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="1" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="B71" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C71" s="1">
         <v>0.00</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="1" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="B72" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C72" s="1">
         <v>0.00</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="1" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="B73" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C73" s="1">
         <v>0.00</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="1" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="B74" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C74" s="1">
         <v>0.00</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="1" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="B75" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C75" s="1">
         <v>0.00</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="1" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="B76" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C76" s="1">
         <v>0.00</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="1" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="B77" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C77" s="1">
         <v>0.00</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="6"/>
       <c r="B78" s="6"/>
       <c r="C78" s="6"/>
       <c r="D78" s="6"/>
     </row>
     <row r="79">
       <c r="A79" s="3" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="B79" s="3"/>
       <c r="C79" s="3"/>
       <c r="D79" s="3"/>
     </row>
     <row r="80">
       <c r="A80" s="1" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="B80" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C80" s="1">
         <v>0.00</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="1" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="B81" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C81" s="1">
         <v>0.00</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="1" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="B82" s="4" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="C82" s="1">
         <v>0.00</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="1" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B83" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C83" s="1">
         <v>0.00</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="1" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="B84" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C84" s="1">
         <v>0.00</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="1" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="B85" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C85" s="1">
         <v>0.00</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="1" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="B86" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C86" s="1">
         <v>0.00</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="1" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="B87" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C87" s="1">
         <v>0.00</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="1" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="B88" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C88" s="1">
         <v>0.00</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="6"/>
       <c r="B89" s="6"/>
       <c r="C89" s="6"/>
       <c r="D89" s="6"/>
     </row>
     <row r="90">
       <c r="A90" s="3" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="B90" s="3"/>
       <c r="C90" s="3"/>
       <c r="D90" s="3"/>
     </row>
     <row r="91">
       <c r="A91" s="1" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="B91" s="4" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C91" s="1">
         <v>0.00</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="1" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="B92" s="4" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C92" s="1">
         <v>0.00</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="1" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="B93" s="4" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C93" s="1">
         <v>0.00</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="1" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="B94" s="4" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C94" s="1">
         <v>0.00</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="1" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="B95" s="4" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C95" s="1">
         <v>0.00</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="1" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="B96" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C96" s="1">
         <v>0.00</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="1" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="B97" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C97" s="1">
         <v>0.00</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="6"/>
       <c r="B98" s="6"/>
       <c r="C98" s="6"/>
       <c r="D98" s="6"/>
     </row>
     <row r="99">
       <c r="A99" s="3" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="B99" s="3"/>
       <c r="C99" s="3"/>
       <c r="D99" s="3"/>
     </row>
     <row r="100">
       <c r="A100" s="1" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="B100" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C100" s="1">
         <v>0.00</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="1" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="B101" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C101" s="1">
-        <v>0.00</v>
+        <v>1.00</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="1" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="B102" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C102" s="1">
         <v>0.00</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="1" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="B103" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C103" s="1">
         <v>0.00</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="1" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="B104" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C104" s="1">
         <v>0.00</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="1" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="B105" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C105" s="1">
         <v>0.00</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="1" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="B106" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C106" s="1">
         <v>0.00</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="1" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="B107" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C107" s="1">
         <v>0.00</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="1" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="B108" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C108" s="1">
         <v>0.00</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="1" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="B109" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C109" s="1">
         <v>0.00</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="1" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="B110" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C110" s="1">
         <v>0.00</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="1" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="B111" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C111" s="1">
-        <v>0.00</v>
+        <v>1.00</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>10</v>
+        <v>127</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="1" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="B112" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C112" s="1">
         <v>0.00</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="1" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="B113" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C113" s="1">
         <v>0.00</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="1" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="B114" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C114" s="1">
         <v>0.00</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="1" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="B115" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C115" s="1">
         <v>0.00</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="1" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="B116" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C116" s="1">
-        <v>0.00</v>
+        <v>2.00</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>10</v>
+        <v>133</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="1" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="B117" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C117" s="1">
-        <v>0.00</v>
+        <v>3.00</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>10</v>
+        <v>135</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="1" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="B118" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C118" s="1">
-        <v>0.00</v>
+        <v>3.00</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>10</v>
+        <v>135</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="1" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="B119" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C119" s="1">
         <v>0.00</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="1" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="B120" s="4" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="C120" s="1">
-        <v>0.00</v>
+        <v>3.00</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>10</v>
+        <v>135</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="1" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="B121" s="4" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="C121" s="1">
         <v>0.00</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="1" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="B122" s="4" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="C122" s="1">
         <v>0.00</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="1" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="B123" s="4" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="C123" s="1">
         <v>0.00</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="1" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="B124" s="4" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="C124" s="1">
         <v>0.00</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="1" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="B125" s="4" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="C125" s="1">
         <v>0.00</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="1" t="s">
-        <v>136</v>
+        <v>145</v>
       </c>
       <c r="B126" s="4" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="C126" s="1">
         <v>0.00</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="1" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="B127" s="4" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="C127" s="1">
         <v>0.00</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="1" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="B128" s="4" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="C128" s="1">
         <v>0.00</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="1" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="B129" s="4" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="C129" s="1">
         <v>0.00</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="1" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="B130" s="4" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="C130" s="1">
         <v>0.00</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="6"/>
       <c r="B131" s="6"/>
       <c r="C131" s="6"/>
       <c r="D131" s="6"/>
     </row>
     <row r="132">
       <c r="A132" s="3" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="B132" s="3"/>
       <c r="C132" s="3"/>
       <c r="D132" s="3"/>
     </row>
     <row r="133">
       <c r="A133" s="1" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="B133" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C133" s="1">
         <v>0.00</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="1" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="B134" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C134" s="1">
         <v>0.00</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="1" t="s">
-        <v>145</v>
+        <v>154</v>
       </c>
       <c r="B135" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C135" s="1">
         <v>0.00</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="1" t="s">
-        <v>146</v>
+        <v>155</v>
       </c>
       <c r="B136" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C136" s="1">
         <v>0.00</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="1" t="s">
-        <v>147</v>
+        <v>156</v>
       </c>
       <c r="B137" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C137" s="1">
         <v>0.00</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="1" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="B138" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C138" s="1">
         <v>0.00</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="1" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="B139" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C139" s="1">
         <v>0.00</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="1" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="B140" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C140" s="1">
         <v>0.00</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="1" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="B141" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C141" s="1">
         <v>0.00</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="1" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="B142" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C142" s="1">
         <v>0.00</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="1" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="B143" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C143" s="1">
         <v>0.00</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="1" t="s">
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="B144" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C144" s="1">
         <v>0.00</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="1" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="B145" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C145" s="1">
-        <v>0.00</v>
+        <v>1.00</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>10</v>
+        <v>127</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="1" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
       <c r="B146" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C146" s="1">
         <v>0.00</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="1" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="B147" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C147" s="1">
-        <v>0.00</v>
+        <v>1.00</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>10</v>
+        <v>167</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="1" t="s">
-        <v>158</v>
+        <v>168</v>
       </c>
       <c r="B148" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C148" s="1">
         <v>0.00</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="1" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="B149" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C149" s="1">
         <v>0.00</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="1" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="B150" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C150" s="1">
         <v>0.00</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="1" t="s">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="B151" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C151" s="1">
         <v>0.00</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="1" t="s">
-        <v>162</v>
+        <v>172</v>
       </c>
       <c r="B152" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C152" s="1">
         <v>0.00</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="1" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="B153" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C153" s="1">
         <v>0.00</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="1" t="s">
-        <v>164</v>
+        <v>174</v>
       </c>
       <c r="B154" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C154" s="1">
         <v>0.00</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="1" t="s">
-        <v>165</v>
+        <v>175</v>
       </c>
       <c r="B155" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C155" s="1">
         <v>0.00</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="6"/>
       <c r="B156" s="6"/>
       <c r="C156" s="6"/>
       <c r="D156" s="6"/>
     </row>
     <row r="157">
       <c r="A157" s="3" t="s">
-        <v>166</v>
+        <v>176</v>
       </c>
       <c r="B157" s="3"/>
       <c r="C157" s="3"/>
       <c r="D157" s="3"/>
     </row>
     <row r="158">
       <c r="A158" s="1" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="B158" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C158" s="1">
         <v>0.00</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="1" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="B159" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C159" s="1">
         <v>0.00</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="1" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="B160" s="4" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="C160" s="1">
-        <v>0.00</v>
+        <v>20.00</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>10</v>
+        <v>177</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="1" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B161" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C161" s="1">
         <v>0.00</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="1" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="B162" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C162" s="1">
         <v>0.00</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="1" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="B163" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C163" s="1">
         <v>0.00</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="1" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="B164" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C164" s="1">
         <v>0.00</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="1" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="B165" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C165" s="1">
         <v>0.00</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="1" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="B166" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C166" s="1">
         <v>0.00</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="6"/>
       <c r="B167" s="6"/>
       <c r="C167" s="6"/>
       <c r="D167" s="6"/>
     </row>
     <row r="168">
       <c r="A168" s="3" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="B168" s="3"/>
       <c r="C168" s="3"/>
       <c r="D168" s="3"/>
     </row>
     <row r="169">
       <c r="A169" s="1" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="B169" s="4" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C169" s="1">
         <v>0.00</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="1" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="B170" s="4" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C170" s="1">
-        <v>0.00</v>
+        <v>24.00</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>10</v>
+        <v>179</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="1" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="B171" s="4" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C171" s="1">
         <v>0.00</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="1" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="B172" s="4" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C172" s="1">
         <v>0.00</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="1" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="B173" s="4" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C173" s="1">
         <v>0.00</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="1" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="B174" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C174" s="1">
         <v>0.00</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="1" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="B175" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C175" s="1">
         <v>0.00</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="6"/>
       <c r="B176" s="6"/>
       <c r="C176" s="6"/>
       <c r="D176" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A1:A8"/>
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:D7"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="A10:D10"/>
     <mergeCell ref="A48:D48"/>
     <mergeCell ref="A79:D79"/>
     <mergeCell ref="A90:D90"/>
     <mergeCell ref="A99:D99"/>
     <mergeCell ref="A132:D132"/>