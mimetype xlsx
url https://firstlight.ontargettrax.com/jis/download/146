--- v1 (2026-04-21)
+++ v2 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
-[...2 lines deleted...]
-  <Default Extension="svg" ContentType="image/svg"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="emz" ContentType="image/x-emz"/>
   <Default Extension="wmz" ContentType="image/x-wmz"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="svg" ContentType="image/svg"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bin" ContentType="application/vnd.ms-office.vbaProject"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
@@ -987,51 +987,51 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"></Relationship></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView tabSelected="true" workbookViewId="0">
       <pane activePane="TopLeft" state="frozen" topLeftCell="A10" ySplit="9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col customWidth="true" max="1" min="1" width="132"/>
     <col customWidth="true" max="2" min="2" width="16.5"/>
     <col customWidth="true" max="3" min="3" width="13"/>
     <col customWidth="true" max="4" min="4" width="55"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2">
-        <v>8764</v>
+        <v>8957</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1"/>
     </row>
     <row r="2">
       <c r="B2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="1"/>
     </row>
     <row r="3">
       <c r="B3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>5</v>
       </c>