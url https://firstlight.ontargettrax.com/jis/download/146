--- v2 (2026-06-05)
+++ v3 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
-  <Default Extension="tiff" ContentType="image/tiff"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="emz" ContentType="image/x-emz"/>
   <Default Extension="wmz" ContentType="image/x-wmz"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-[...1 lines deleted...]
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="svg" ContentType="image/svg"/>
+  <Default Extension="tiff" ContentType="image/tiff"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="bin" ContentType="application/vnd.ms-office.vbaProject"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>