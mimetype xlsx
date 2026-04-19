--- v0 (2026-03-01)
+++ v1 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="svg" ContentType="image/svg"/>
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="emz" ContentType="image/x-emz"/>
   <Default Extension="wmz" ContentType="image/x-wmz"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
-  <Default Extension="gif" ContentType="image/gif"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="svg" ContentType="image/svg"/>
   <Default Extension="bin" ContentType="application/vnd.ms-office.vbaProject"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>