--- v1 (2026-04-19)
+++ v2 (2026-06-05)
@@ -1,110 +1,110 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="gif" ContentType="image/gif"/>
-  <Default Extension="tiff" ContentType="image/tiff"/>
+  <Default Extension="svg" ContentType="image/svg"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
-  <Default Extension="emz" ContentType="image/x-emz"/>
   <Default Extension="wmz" ContentType="image/x-wmz"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="svg" ContentType="image/svg"/>
+  <Default Extension="tiff" ContentType="image/tiff"/>
+  <Default Extension="emz" ContentType="image/x-emz"/>
   <Default Extension="bin" ContentType="application/vnd.ms-office.vbaProject"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="177" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="178" uniqueCount="178">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>2026-02-02</t>
   </si>
   <si>
     <t>SO#</t>
   </si>
   <si>
     <t>220660-001 PO0000425749</t>
   </si>
   <si>
     <t>Customer</t>
   </si>
   <si>
     <t>Casco Bay Eye Care</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>33 Gorham Rd Scarborough, ME</t>
   </si>
   <si>
     <t>Tech Hours</t>
   </si>
   <si>
     <t>Tech Names</t>
   </si>
   <si>
-    <t>2026-02-02: Avery(4hrs) Travis(4hrs)</t>
+    <t>2026-02-02: Avery(4hrs) Travis(4hrs) | 2026-04-22: Seth(3.5hrs)</t>
   </si>
   <si>
     <t>Job Complete</t>
   </si>
   <si>
-    <t>No</t>
+    <t>Yes</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>AERIAL CONSTRUCTION UNITS</t>
   </si>
   <si>
     <t>04A100 - Aerial 12 Fiber Drop (price per foot included P-hanger, preforms and lags, fiber provided by FirstLight)</t>
   </si>
   <si>
     <t>per ft</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>04A100 - Install  5/16" Strand and pole hardware (includes strand/pole hardware in material pricing) (10M)</t>
   </si>
@@ -361,50 +361,53 @@
     <t>04A100 - Two-man Construction Crew (Includes Labor, Equipment and Vehicle)</t>
   </si>
   <si>
     <t>04A100 - Supervisor ( Includes labor &amp; Vehicle)</t>
   </si>
   <si>
     <t>04A300 - Flaggers (per each, per hour)</t>
   </si>
   <si>
     <t>04B000 - Per-Diem (if overnight travel is required)</t>
   </si>
   <si>
     <t>03C100 - Set Up Fee (Jobs w/ Gross Value &lt; $1,000 or &gt; 75 mile radius from contractors office)</t>
   </si>
   <si>
     <t>SPLICING UNITS</t>
   </si>
   <si>
     <t>04B000 - Install Fiber Rack/Wall/Pole mount FDP and splice 6 fibers (FDP supplied by FirstLight)</t>
   </si>
   <si>
     <t>2026-02-02: OTC supplied coyote pole mount at customer location</t>
   </si>
   <si>
     <t>04B000 - Install Fiber Rack/Wall/Pole mount FDP and splice 12 fibers (FDP supplied by FirstLight)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-22: Spliced and Installed Rackmount FDP </t>
   </si>
   <si>
     <t>04B000 - Install/Supply backboard (contractor provides the plywood backboard)</t>
   </si>
   <si>
     <t>04B000 - Enter Fiber FDP/Rack/Wall/Pole Mount/ONT/Cabinet (SPLICING/PATCHING STRANDS THRU ONLY)</t>
   </si>
   <si>
     <t>04B000 - Install 6 pack w/pigtail in rackmount and splice 6 fibers (Provided by Firstlight)</t>
   </si>
   <si>
     <t>04B000 - Install 12 pack w/pigtail in rackmount and splice 12 fibers (Provided by Firstlight)</t>
   </si>
   <si>
     <t>04B000 - Install SNAP (Residential fiber closure)</t>
   </si>
   <si>
     <t xml:space="preserve">04B000 - Open / Split buffer tube in existing SNAP </t>
   </si>
   <si>
     <t>04B000 - Prep additional fiber into SNAP</t>
   </si>
   <si>
     <t>04B000 - Enter SNAP (SPLICING/PATCHING STRANDS THRU ONLY)</t>
   </si>
@@ -978,93 +981,93 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"></Relationship></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView tabSelected="true" workbookViewId="0">
       <pane activePane="TopLeft" state="frozen" topLeftCell="A10" ySplit="9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col customWidth="true" max="1" min="1" width="132"/>
     <col customWidth="true" max="2" min="2" width="16.5"/>
     <col customWidth="true" max="3" min="3" width="13"/>
     <col customWidth="true" max="4" min="4" width="55"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2">
-        <v>8764</v>
+        <v>8957</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1"/>
     </row>
     <row r="2">
       <c r="B2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="1"/>
     </row>
     <row r="3">
       <c r="B3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="1"/>
     </row>
     <row r="4">
       <c r="B4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="1"/>
     </row>
     <row r="5">
       <c r="B5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="1">
-        <v>8</v>
+        <v>11.5</v>
       </c>
       <c r="D5" s="1"/>
     </row>
     <row r="6">
       <c r="B6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="5"/>
     </row>
     <row r="7">
       <c r="B7" s="4"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
     </row>
     <row r="8">
       <c r="B8" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="5"/>
@@ -2279,866 +2282,866 @@
       <c r="C99" s="3"/>
       <c r="D99" s="3"/>
     </row>
     <row r="100">
       <c r="A100" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B100" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C100" s="1">
         <v>1.00</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B101" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C101" s="1">
-        <v>0.00</v>
+        <v>1.00</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>19</v>
+        <v>113</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B102" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C102" s="1">
         <v>0.00</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B103" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C103" s="1">
         <v>0.00</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B104" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C104" s="1">
         <v>0.00</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B105" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C105" s="1">
         <v>0.00</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B106" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C106" s="1">
         <v>0.00</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B107" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C107" s="1">
         <v>0.00</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B108" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C108" s="1">
         <v>0.00</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B109" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C109" s="1">
         <v>0.00</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B110" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C110" s="1">
         <v>0.00</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B111" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C111" s="1">
         <v>0.00</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B112" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C112" s="1">
         <v>0.00</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B113" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C113" s="1">
         <v>0.00</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B114" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C114" s="1">
         <v>0.00</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B115" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C115" s="1">
         <v>0.00</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B116" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C116" s="1">
         <v>0.00</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B117" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C117" s="1">
         <v>0.00</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B118" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C118" s="1">
         <v>0.00</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B119" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C119" s="1">
         <v>0.00</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B120" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C120" s="1">
         <v>0.00</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B121" s="4" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="C121" s="1">
         <v>0.00</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B122" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C122" s="1">
         <v>0.00</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B123" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C123" s="1">
         <v>0.00</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B124" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C124" s="1">
         <v>0.00</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B125" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C125" s="1">
         <v>0.00</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B126" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C126" s="1">
         <v>0.00</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B127" s="4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C127" s="1">
         <v>0.00</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B128" s="4" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="C128" s="1">
         <v>0.00</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B129" s="4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C129" s="1">
         <v>0.00</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B130" s="4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C130" s="1">
         <v>0.00</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="6"/>
       <c r="B131" s="6"/>
       <c r="C131" s="6"/>
       <c r="D131" s="6"/>
     </row>
     <row r="132">
       <c r="A132" s="3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B132" s="3"/>
       <c r="C132" s="3"/>
       <c r="D132" s="3"/>
     </row>
     <row r="133">
       <c r="A133" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B133" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C133" s="1">
         <v>1.00</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B134" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C134" s="1">
         <v>0.00</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B135" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C135" s="1">
         <v>0.00</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B136" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C136" s="1">
         <v>0.00</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B137" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C137" s="1">
         <v>0.00</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B138" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C138" s="1">
         <v>0.00</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B139" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C139" s="1">
         <v>0.00</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B140" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C140" s="1">
         <v>0.00</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B141" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C141" s="1">
         <v>0.00</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B142" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C142" s="1">
         <v>0.00</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B143" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C143" s="1">
         <v>0.00</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B144" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C144" s="1">
         <v>0.00</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B145" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C145" s="1">
         <v>0.00</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B146" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C146" s="1">
         <v>0.00</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B147" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C147" s="1">
-        <v>0.00</v>
+        <v>1.00</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B148" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C148" s="1">
         <v>0.00</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B149" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C149" s="1">
         <v>0.00</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B150" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C150" s="1">
         <v>0.00</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B151" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C151" s="1">
         <v>0.00</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B152" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C152" s="1">
         <v>0.00</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B153" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C153" s="1">
         <v>0.00</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B154" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C154" s="1">
         <v>0.00</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B155" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C155" s="1">
         <v>0.00</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="6"/>
       <c r="B156" s="6"/>
       <c r="C156" s="6"/>
       <c r="D156" s="6"/>
     </row>
     <row r="157">
       <c r="A157" s="3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B157" s="3"/>
       <c r="C157" s="3"/>
       <c r="D157" s="3"/>
     </row>
     <row r="158">
       <c r="A158" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B158" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C158" s="1">
         <v>0.00</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B159" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C159" s="1">
         <v>1.00</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B160" s="4" t="s">
         <v>93</v>
       </c>
       <c r="C160" s="1">
         <v>175.00</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B161" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C161" s="1">
         <v>1.00</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="1" t="s">
         <v>95</v>
       </c>
       <c r="B162" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C162" s="1">
         <v>0.00</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B163" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C163" s="1">
         <v>0.00</v>
@@ -3150,107 +3153,107 @@
     <row r="164">
       <c r="A164" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B164" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C164" s="1">
         <v>0.00</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B165" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C165" s="1">
         <v>200.00</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B166" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C166" s="1">
         <v>175.00</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="6"/>
       <c r="B167" s="6"/>
       <c r="C167" s="6"/>
       <c r="D167" s="6"/>
     </row>
     <row r="168">
       <c r="A168" s="3" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B168" s="3"/>
       <c r="C168" s="3"/>
       <c r="D168" s="3"/>
     </row>
     <row r="169">
       <c r="A169" s="1" t="s">
         <v>101</v>
       </c>
       <c r="B169" s="4" t="s">
         <v>102</v>
       </c>
       <c r="C169" s="1">
         <v>0.00</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B170" s="4" t="s">
         <v>102</v>
       </c>
       <c r="C170" s="1">
         <v>2.00</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B171" s="4" t="s">
         <v>102</v>
       </c>
       <c r="C171" s="1">
         <v>0.00</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B172" s="4" t="s">
         <v>102</v>
       </c>
       <c r="C172" s="1">
         <v>0.00</v>