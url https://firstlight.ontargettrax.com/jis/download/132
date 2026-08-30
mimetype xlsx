--- v2 (2026-06-05)
+++ v3 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="svg" ContentType="image/svg"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
-[...2 lines deleted...]
-  <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="emz" ContentType="image/x-emz"/>
+  <Default Extension="wmz" ContentType="image/x-wmz"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="bin" ContentType="application/vnd.ms-office.vbaProject"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>